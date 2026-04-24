--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -234,965 +234,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bifunctional snoRNA with separable activities in guiding rRNA 2’-O-methylation and scaffolding gametogenesis effectors</w:t>
+                <w:t xml:space="preserve">TGT Damages its Substrate tRNAs by the Formation of Abasic Sites in the Anticodon Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leroy</w:t>
+                <w:t xml:space="preserve">Kevin Kopietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drice Challal</w:t>
+                <w:t xml:space="preserve">Kasturi Raorane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pelletier</w:t>
+                <w:t xml:space="preserve">Wei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Goncalves</w:t>
+                <w:t xml:space="preserve">Florian Flegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Menant</w:t>
+                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.3250. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 437 (16), pp.169000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58664-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379841v1</w:t>
+                <w:t xml:space="preserve">hal-05105939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic rRNA Methylation Regulates Translation in the Hematopoietic System and is Essential for Stem Cell Fitness</w:t>
+                <w:t xml:space="preserve">A bifunctional snoRNA with separable activities in guiding rRNA 2’-O-methylation and scaffolding gametogenesis effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofri Rabany</w:t>
+                <w:t xml:space="preserve">Estelle Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivan Ben Dror</w:t>
+                <w:t xml:space="preserve">Drice Challal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maram Arafat</w:t>
+                <w:t xml:space="preserve">Stéphane Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadar Aharoni Levitanus</w:t>
+                <w:t xml:space="preserve">Coralie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yudit Halperin</w:t>
+                <w:t xml:space="preserve">Alexandra Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2024028300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58664-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353198v1</w:t>
+                <w:t xml:space="preserve">hal-05379841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity and mechanism of tRNA cleavage by the AriB Toprim nuclease of the PARIS bacterial immune system</w:t>
+                <w:t xml:space="preserve">Dynamic rRNA Methylation Regulates Translation in the Hematopoietic System and is Essential for Stem Cell Fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Belukhina</w:t>
+                <w:t xml:space="preserve">Ofri Rabany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+                <w:t xml:space="preserve">Sivan Ben Dror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Depardieu</w:t>
+                <w:t xml:space="preserve">Maram Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Lorthios</w:t>
+                <w:t xml:space="preserve">Hadar Aharoni Levitanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinashe P. Maviza</w:t>
+                <w:t xml:space="preserve">Yudit Halperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380 (1934), </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024028300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353021v2</w:t>
+                <w:t xml:space="preserve">hal-05353198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillarin-dependent 2′-O-methylation modulates RPS28 ribosome incorporation and oncogenic translation</w:t>
+                <w:t xml:space="preserve">Specificity and mechanism of tRNA cleavage by the AriB Toprim nuclease of the PARIS bacterial immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Groza</w:t>
+                <w:t xml:space="preserve">Svetlana Belukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanchan Kumari</w:t>
+                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margalida Esteva-Socias</w:t>
+                <w:t xml:space="preserve">Florence Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Schott</w:t>
+                <w:t xml:space="preserve">Tom Lorthios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devi Prasad Bhattarai</w:t>
+                <w:t xml:space="preserve">Tinashe P. Maviza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.218124. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1934), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2025.218124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376009v1</w:t>
+                <w:t xml:space="preserve">hal-05353021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoglycoside tolerance in Vibrio cholerae engages translational reprogramming associated with queuosine tRNA modification</w:t>
+                <w:t xml:space="preserve">Fibrillarin-dependent 2′-O-methylation modulates RPS28 ribosome incorporation and oncogenic translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louna Fruchard</w:t>
+                <w:t xml:space="preserve">Paula Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Babosan</w:t>
+                <w:t xml:space="preserve">Kanchan Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Carvalho</w:t>
+                <w:t xml:space="preserve">Margalida Esteva-Socias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lang</w:t>
+                <w:t xml:space="preserve">Johanna Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Li</w:t>
+                <w:t xml:space="preserve">Devi Prasad Bhattarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.RP96317. </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.218124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.96317.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2025.218124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029047v1</w:t>
+                <w:t xml:space="preserve">hal-05376009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RNA modification: a novel role for tRNA modifying enzyme in oxidative stress response and metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Aminoglycoside tolerance in Vibrio cholerae engages translational reprogramming associated with queuosine tRNA modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louna Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rouard</w:t>
+                <w:t xml:space="preserve">Anamaria Babosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Treffkorn-Maurau</w:t>
+                <w:t xml:space="preserve">Andre Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Hardy</w:t>
+                <w:t xml:space="preserve">Manon Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1276⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.RP96317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.96317.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05438616v1</w:t>
+                <w:t xml:space="preserve">hal-05029047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific modulation of 28S_Um2402 rRNA 2'-&amp;lt;i&amp;gt;O&amp;lt;/i&amp;gt;-ribose methylation as a novel epitranscriptomic marker of ZEB1-induced epithelial–mesenchymal transition in different mammary cell contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Morin</w:t>
+                <w:t xml:space="preserve">Beyond RNA modification: a novel role for tRNA modifying enzyme in oxidative stress response and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louna Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermes Paraqindes</w:t>
+                <w:t xml:space="preserve">Claudia Sudol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Nguyen van Long</w:t>
+                <w:t xml:space="preserve">Caroline Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Isaac</w:t>
+                <w:t xml:space="preserve">Aurore Treffkorn-Maurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thomas</w:t>
+                <w:t xml:space="preserve">Léo Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.zcaf001. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (22), pp.gkaf1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/narcan/zcaf001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021643v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05438616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copy Number Determination of Sperm-Borne Small RNAs Implied in the Intergenerational Inheritance of Metabolic Syndromes</w:t>
               </w:r>
@@ -1312,7505 +1312,7505 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tRNA epitranscriptomic landscape and RNA modification enzymes in Vibrio cholerae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+                <w:t xml:space="preserve">Quentin Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (10), pp.e1011937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05347080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGT Damages its Substrate tRNAs by the Formation of Abasic Sites in the Anticodon Loop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific modulation of 28S_Um2402 rRNA 2'-&amp;lt;i&amp;gt;O&amp;lt;/i&amp;gt;-ribose methylation as a novel epitranscriptomic marker of ZEB1-induced epithelial–mesenchymal transition in different mammary cell contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Kopietz</w:t>
+                <w:t xml:space="preserve">Hermes Paraqindes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasturi Raorane</w:t>
+                <w:t xml:space="preserve">Flora Nguyen van Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Guo</w:t>
+                <w:t xml:space="preserve">Caroline Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Flegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+                <w:t xml:space="preserve">Emilie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 437 (16), pp.169000. </w:t>
+              <w:t xml:space="preserve">NAR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.zcaf001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/narcan/zcaf001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105939v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy in tRNA dihydrouridylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TGF-β2 Induces Ribosome Activity, Alters Ribosome Composition and Inhibits IRES-Mediated Translation in Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
+                <w:t xml:space="preserve">Guus van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Marchand</w:t>
+                <w:t xml:space="preserve">Alzbeta Chabronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Thullier</w:t>
+                <w:t xml:space="preserve">Bas Housmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Laura van der Vloet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Surtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae325⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.5031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25095031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614743v1</w:t>
+                <w:t xml:space="preserve">hal-04934350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a unique class of flavoenzymes: Identification and biochemical characterization of ribosomal RNA dihydrouridine synthase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Functional redundancy in tRNA dihydrouridylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Sudol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yifeng Yuan</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2401981121⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (10), pp.5880-5894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734945v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential redox sensitivity of tRNA dihydrouridylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Sudol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (21), pp.12784-12797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkae964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA Polymerase Variant Senses the Epigenetic Marker 5‐Methylcytosine by Increased Misincorporation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring a unique class of flavoenzymes: Identification and biochemical characterization of ribosomal RNA dihydrouridine synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berthold</w:t>
+                <w:t xml:space="preserve">Sabrine Toubdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202413304⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (32), pp.e2401981121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2401981121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939883v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective RNA pseudouridinylation in situ by circular gRNAs in designer organelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A DNA Polymerase Variant Senses the Epigenetic Marker 5‐Methylcytosine by Increased Misincorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Jann</w:t>
+                <w:t xml:space="preserve">Melanie Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Wierczeiko</w:t>
+                <w:t xml:space="preserve">Alexander Fillbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamer Butto</w:t>
+                <w:t xml:space="preserve">Govindan Raghunathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Mündnich</w:t>
+                <w:t xml:space="preserve">Michael Berthold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.9177. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (48), pp.e202413304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53403-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202413304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939840v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive map of ribosomal 2′-O-methylation and C/D box snoRNAs in Drosophila melanogaster</w:t>
+                <w:t xml:space="preserve">Selective RNA pseudouridinylation in situ by circular gRNAs in designer organelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena Sklias</w:t>
+                <w:t xml:space="preserve">Lukas Schartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Cruciani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Marchand</w:t>
+                <w:t xml:space="preserve">Cosimo Jann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Spagnuolo</w:t>
+                <w:t xml:space="preserve">Anna Wierczeiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lavergne</w:t>
+                <w:t xml:space="preserve">Tamer Butto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mündnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae139⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53403-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934064v1</w:t>
+                <w:t xml:space="preserve">hal-04939840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual life of disordered lysine-rich domains of snoRNPs in rRNA modification and nucleolar compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Kadidia Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Méndez-Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nat Commun. 2024 Oct 31;15:9415. doi: 10.1038/s41467-024-53805-1, 15 (1), pp.9415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-53805-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Spinal Cord Imaging: Early ALS Diagnosis and Monitoring of Disease Progression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive map of ribosomal 2′-O-methylation and C/D box snoRNAs in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Mendili</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Athena Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cruciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-F. Pradat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariangela Spagnuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.10.005⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (6), pp.2848-2864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04793630v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the tRNA modification landscape of Bartonella henselae Houston I and Bartonella quintana Toulouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Spinal Cord Imaging: Early ALS Diagnosis and Monitoring of Disease Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Sun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">M. Khamaysa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colbie Reed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Querin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-F. Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1369018⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04934028v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORQ-seq: high-throughput quantification of femtomol tRNA pools by combination of cDNA hybridization and Deep sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the tRNA modification landscape of Bartonella henselae Houston I and Bartonella quintana Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
+                <w:t xml:space="preserve">Samia Quaiyum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Gleue</w:t>
+                <w:t xml:space="preserve">Jingjing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Jörg</w:t>
+                <w:t xml:space="preserve">Guangxin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colbie Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae765⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1369018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1369018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357069v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGF-β2 Induces Ribosome Activity, Alters Ribosome Composition and Inhibits IRES-Mediated Translation in Chondrocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DORQ-seq: high-throughput quantification of femtomol tRNA pools by combination of cDNA hybridization and Deep sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzbeta Chabronova</w:t>
+                <w:t xml:space="preserve">Marco Kristen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas Housmans</w:t>
+                <w:t xml:space="preserve">Marc Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura van der Vloet</w:t>
+                <w:t xml:space="preserve">Lukas Gleue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Surtel</w:t>
+                <w:t xml:space="preserve">Marko Jörg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (9), pp.5031. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (18), pp.e89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25095031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934350v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METTL1 promotes tumorigenesis through tRNA-derived fragment biogenesis in prostate cancer</w:t>
+                <w:t xml:space="preserve">A dual-purpose polymerase engineered for direct sequencing of pseudouridine and queuosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel García-Vílchez</w:t>
+                <w:t xml:space="preserve">Luisa Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Añazco-Guenkova</w:t>
+                <w:t xml:space="preserve">Navpreet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Dietmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginia Morón-Calvente</w:t>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12943-023-01809-8⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (8), pp.3971-3987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187091v1</w:t>
+                <w:t xml:space="preserve">hal-04067720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUS regulates a subset of snoRNA expression and modulates the level of rRNA modifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of tRNA abundance and modifications by nanopore RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morghan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Pryszcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kishor Gawade</w:t>
+                <w:t xml:space="preserve">Rebeca Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrycja Plewka</w:t>
+                <w:t xml:space="preserve">Ivan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Häfner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Noelia Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30068-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41587-023-01743-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04015688v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal RNA-based epitranscriptomic regulation of chondrocyte translation and proteome in osteoarthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alzbeta Chabronova</w:t>
+                <w:t xml:space="preserve">Quantification of substoichiometric modification reveals global tsRNA hypomodification, preferences for angiogenin-mediated tRNA cleavage, and idiosyncratic epitranscriptomes of human neuronal cell-lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guus G.H. van den Akker</w:t>
+                <w:t xml:space="preserve">Marion Hogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas A.C. Housmans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andy Cremers</w:t>
+                <w:t xml:space="preserve">Elisabeth Jirström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2022.12.010⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.401-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930713v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of SNORA33 Abolishes ψ of 28S-U4966 and Affects the Ribosome Translational Apparatus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bas Housmans</w:t>
+                <w:t xml:space="preserve">METTL1 promotes tumorigenesis through tRNA-derived fragment biogenesis in prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel García-Vílchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Añazco-Guenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andy Cremers</w:t>
+                <w:t xml:space="preserve">Sabine Dietmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Morón-Calvente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241612578⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12943-023-01809-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933978v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FUS regulates a subset of snoRNA expression and modulates the level of rRNA modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Wei</w:t>
+                <w:t xml:space="preserve">Kishor Gawade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Darrière</w:t>
+                <w:t xml:space="preserve">Patrycja Plewka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Weiss</w:t>
+                <w:t xml:space="preserve">Sophia Häfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04097969v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ribose methylation enzyme FTSJ1 has a conserved role in neuron morphology and learning performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mira Brazane</w:t>
+                <w:t xml:space="preserve">Ribosomal RNA-based epitranscriptomic regulation of chondrocyte translation and proteome in osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzbeta Chabronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilyana Dimitrova</w:t>
+                <w:t xml:space="preserve">Guus G.H. van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pigeon</w:t>
+                <w:t xml:space="preserve">Bas A.C. Housmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Paolantoni</w:t>
+                <w:t xml:space="preserve">Marjolein M.J. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Ye</w:t>
+                <w:t xml:space="preserve">Andy Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (4), pp.e202201877. </w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202201877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2022.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967369v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-purpose polymerase engineered for direct sequencing of pseudouridine and queuosine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depletion of SNORA33 Abolishes ψ of 28S-U4966 and Affects the Ribosome Translational Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzbeta Chabronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guus van den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Housmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Huber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">Marjolein Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad177⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (16), pp.12578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241612578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067720v1</w:t>
+                <w:t xml:space="preserve">hal-04933978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of tRNA abundance and modifications by nanopore RNA sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morghan Lucas</w:t>
+                <w:t xml:space="preserve">Lili Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Pryszcz</w:t>
+                <w:t xml:space="preserve">Tommy Darrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Medina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noelia Camacho</w:t>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41587-023-01743-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067699v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of substoichiometric modification reveals global tsRNA hypomodification, preferences for angiogenin-mediated tRNA cleavage, and idiosyncratic epitranscriptomes of human neuronal cell-lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ribose methylation enzyme FTSJ1 has a conserved role in neuron morphology and learning performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pichot</w:t>
+                <w:t xml:space="preserve">Julien Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Hogg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+                <w:t xml:space="preserve">Chiara Paolantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Jirström</w:t>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.401-417. </w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.e202201877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202201877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930749v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of mutations of assembly factor Hit 1 in budding yeast suggest translation defects as the molecular basis for PEHO syndrome</w:t>
+                <w:t xml:space="preserve">Synthesis of point-modified mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Elizabeth Dreggors-Walker</w:t>
+                <w:t xml:space="preserve">Jasmin Hertler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Cohen</w:t>
+                <w:t xml:space="preserve">Kaouthar Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohail Khoshnevis</w:t>
+                <w:t xml:space="preserve">Benedikt Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Özrendeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102261⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (20), pp.e115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727002v1</w:t>
+                <w:t xml:space="preserve">hal-03778358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic mapping of rRNA 2’-O methylation during frog development and involvement of the methyltransferase Fibrillarin in eye and craniofacial development in Xenopus laevis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies of mutations of assembly factor Hit 1 in budding yeast suggest translation defects as the molecular basis for PEHO syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tafforeau</w:t>
+                <w:t xml:space="preserve">R. Elizabeth Dreggors-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunny Sharma</w:t>
+                <w:t xml:space="preserve">Lauren Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohail Khoshnevis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Wacheul</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.e1010012. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (9), pp.102261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537766v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMHD1 controls innate immunity by regulating condensation of immunogenic self RNA</w:t>
+                <w:t xml:space="preserve">Systematic mapping of rRNA 2’-O methylation during frog development and involvement of the methyltransferase Fibrillarin in eye and craniofacial development in Xenopus laevis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shovamayee Maharana</w:t>
+                <w:t xml:space="preserve">Jonathan Delhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kretschmer</w:t>
+                <w:t xml:space="preserve">Lionel Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Hunger</w:t>
+                <w:t xml:space="preserve">Sunny Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Kuster</w:t>
+                <w:t xml:space="preserve">Ludivine Wacheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2022.08.031⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e1010012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787894v1</w:t>
+                <w:t xml:space="preserve">hal-03537766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal RNA 2′- O -methylations regulate translation by impacting ribosome dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">SAMHD1 controls innate immunity by regulating condensation of immunogenic self RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovamayee Maharana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homa Ghalei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefanie Kretschmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Hunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2117334119⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (19), pp.3712-3728.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2022.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612834v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning algorithm for precise prediction of 2’-O-methylation (Nm) sites from experimental RiboMethSeq datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Pichot</w:t>
+                <w:t xml:space="preserve">Ribosomal RNA 2′- O -methylations regulate translation by impacting ribosome dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohail Khoshnevis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Elizabeth Dreggors-Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Ghalei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.03.007⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (12), pp.e2117334119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2117334119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616347v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudouridylation of Epstein-Barr Virus Noncoding RNA EBER2 Facilitates Lytic Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.rna.079219.122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.079219.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of point-modified mRNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jasmin Hertler</w:t>
+                <w:t xml:space="preserve">Machine learning algorithm for precise prediction of 2’-O-methylation (Nm) sites from experimental RiboMethSeq datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouthar Slama</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (20), pp.e115. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.311-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778358v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pseudouridines and other RNA modifications using hydraPsiSeq protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of RNA Modifications by Second- and Third-Generation Deep Sequencing: 2020 Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2021.08.008⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12020278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335167v1</w:t>
+                <w:t xml:space="preserve">hal-03165905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTO-mediated cytoplasmic m6Am demethylation adjusts stem-like properties in colorectal cancer cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing of mitochondrial translation through METTL8-mediated m3C modification of mitochondrial tRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Relier</w:t>
+                <w:t xml:space="preserve">James Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ripoll</w:t>
+                <w:t xml:space="preserve">Astrid Bruckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guillorit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrinne Achour</w:t>
+                <w:t xml:space="preserve">Christopher Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21758-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (23), pp.4810-4825.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2021.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178788v2</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell culture NAIL-MS allows insight into human tRNA and rRNA modification dynamics in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of repeat insertion domains in the trans -activity of the long non-coding RNA ANRIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Heiss</w:t>
+                <w:t xml:space="preserve">Raphael Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Hagelskamp</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Igel-Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20576-4⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (9), pp.4954-4970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114535v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and functions of viral RNA modifications: perspectives in biology and medicine</w:t>
+                <w:t xml:space="preserve">Analysis of pseudouridines and other RNA modifications using hydraPsiSeq protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (2), pp.5-20. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2021.0884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2021.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229182v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping rRNA 2’-O-methylations and identification of C/D snoRNAs in Arabidopsis thaliana plants</w:t>
+                <w:t xml:space="preserve">FTO-mediated cytoplasmic m6Am demethylation adjusts stem-like properties in colorectal cancer cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
+                <w:t xml:space="preserve">Sébastien Relier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Ayadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Hélène Guillorit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrinne Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1869892⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21758-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150158v1</w:t>
+                <w:t xml:space="preserve">hal-03178788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Redundant tRNA Reference Sequences for Deep Sequencing Analysis of tRNA Abundance and Epitranscriptomic RNA Modifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Pichot</w:t>
+                <w:t xml:space="preserve">Cell culture NAIL-MS allows insight into human tRNA and rRNA modification dynamics in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Hagelskamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kellner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12010081⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20576-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114536v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive and variable 2’-O-methylation (Nm) in human ribosomal RNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Detection and functions of viral RNA modifications: perspectives in biology and medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1974750⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (2), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2021.0884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341858v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental analysis of RNA modifications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping rRNA 2’-O-methylations and identification of C/D snoRNAs in Arabidopsis thaliana plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manasses Jora</w:t>
+                <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick A Limbach</w:t>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10409238.2021.1887807⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1869892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03402194v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of repeat insertion domains in the trans -activity of the long non-coding RNA ANRIL</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Redundant tRNA Reference Sequences for Deep Sequencing Analysis of tRNA Abundance and Epitranscriptomic RNA Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab245⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12010081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202552v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of RNA Modifications by Second- and Third-Generation Deep Sequencing: 2020 Update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Constitutive and variable 2’-O-methylation (Nm) in human ribosomal RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Rhalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12020278⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1974750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165905v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing of mitochondrial translation through METTL8-mediated m3C modification of mitochondrial tRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumental analysis of RNA modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasemin Yoluç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Schöller</w:t>
+                <w:t xml:space="preserve">Gregor Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Marks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Pierre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bruckmann</w:t>
+                <w:t xml:space="preserve">Manasses Jora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Powell</w:t>
+                <w:t xml:space="preserve">Patrick A Limbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (23), pp.4810-4825.e12. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.178-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2021.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10409238.2021.1887807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429971v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial tRNA 2′-O-methylation is dynamically regulated under stress conditions and modulates innate immune response</w:t>
+                <w:t xml:space="preserve">Ribosomal RNA 2′O-methylation as a novel layer of inter-tumour heterogeneity in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Galvanin</w:t>
+                <w:t xml:space="preserve">Virginie Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea-Marie Vogt</w:t>
+                <w:t xml:space="preserve">Janice Kielbassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Grober</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+                <w:t xml:space="preserve">Kundhavai Natchiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Paraqindes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1123⟩</w:t>
+              <w:t xml:space="preserve">NAR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/narcan/zcaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071703v1</w:t>
+                <w:t xml:space="preserve">inserm-03103238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning of reverse transcription signatures of variegated polymerases allows mapping and discrimination of methylated purines in limited transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial tRNA 2′-O-methylation is dynamically regulated under stress conditions and modulates innate immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Galvanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Werner</w:t>
+                <w:t xml:space="preserve">Lea-Marie Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Antonia Grober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kemmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph Falschlunger</w:t>
+                <w:t xml:space="preserve">Isabel Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 48 (7), pp.3734 - 3746. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa113⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 48 (22), pp.12833-12844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492494v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOseq: amplicon sequencing evaluation method for RNA m6A sites after chemical deamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Machine learning of reverse transcription signatures of variegated polymerases allows mapping and discrimination of methylated purines in limited transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurellia Galliot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Lukas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Falschlunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1173⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 48 (7), pp.3734 - 3746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093648v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,6-Diaminopurine as a highly potent corrector of UGA nonsense mutations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Amand</w:t>
+                <w:t xml:space="preserve">NOseq: amplicon sequencing evaluation method for RNA m6A sites after chemical deamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Leroy</w:t>
+                <w:t xml:space="preserve">Aurellia Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15140-z⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515244v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fibroblasts from patients with cblC and cblG genetic defects of cobalamin metabolism reveals global dysregulation of alternative splicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Rashka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charif Rashka</w:t>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+                <w:t xml:space="preserve">Natacha Dreumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Dreumont</w:t>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (12), pp.1969-1985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddaa027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese Ions Individually Alter the Reverse Transcription Signature of Modified Ribonucleosides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Kristen</w:t>
+                <w:t xml:space="preserve">2,6-Diaminopurine as a highly potent corrector of UGA nonsense mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Trzaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Plehn</w:t>
+                <w:t xml:space="preserve">Séverine Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11080950⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15140-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929785v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tRNA 2′-O-methylation by a duo of TRM7/FTSJ1 proteins modulates small RNA silencing in Drosophila</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarita Angelova</w:t>
+                <w:t xml:space="preserve">Manganese Ions Individually Alter the Reverse Transcription Signature of Modified Ribonucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Kristen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilyana G Dimitrova</w:t>
+                <w:t xml:space="preserve">Johanna Plehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Da silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Jacquier</w:t>
+                <w:t xml:space="preserve">Kristina Friedland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa002⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11080950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445153v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Optimization of Bioinformatic Analysis Pipeline for Detection and Quantification of 2′-O-Methylations in RNA by RiboMethSeq</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Pichot</w:t>
+                <w:t xml:space="preserve">tRNA 2′-O-methylation by a duo of TRM7/FTSJ1 proteins modulates small RNA silencing in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Angelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana G Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Da silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark Helm</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00038⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (4), pp.2050-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498335v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and Validation of tRNA Modifications and Their Corresponding Genes in Bacillus subtilis sp Subtilis Strain 168</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Ross</w:t>
+                <w:t xml:space="preserve">Holistic Optimization of Bioinformatic Analysis Pipeline for Detection and Quantification of 2′-O-Methylations in RNA by RiboMethSeq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marshall Jaroch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christina Eisenhart</w:t>
+                <w:t xml:space="preserve">Valerie Bourguignon-Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10070977⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915956v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydraPsiSeq: a method for systematic and quantitative mapping of pseudouridines in RNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey and Validation of tRNA Modifications and Their Corresponding Genes in Bacillus subtilis sp Subtilis Strain 168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie de Crecy-Lagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marshall Jaroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Eisenhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa769⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10070977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957799v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal RNA 2′O-methylation as a novel layer of inter-tumour heterogeneity in breast cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HydraPsiSeq: a method for systematic and quantitative mapping of pseudouridines in RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kundhavai Natchiar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hermes Paraqindes</w:t>
+                <w:t xml:space="preserve">Paul Neybecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (19), pp.e110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/narcan/zcaa036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03103238v2</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal Proteins Regulate MHC Class I Peptide Generation for Immunosurveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2'-O-methylation within prokaryotic and eukaryotic tRNA inhibits innate immune activation by endosomal Toll-like receptors but does not affect recognition of whole organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiajie Wei</w:t>
+                <w:t xml:space="preserve">Daniel Buhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigel Kishton</w:t>
+                <w:t xml:space="preserve">Sébastien Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Angel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Dalla Venezia</w:t>
+                <w:t xml:space="preserve">Annika Kotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.12.020⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (7), pp.869-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.070243.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007743v1</w:t>
+                <w:t xml:space="preserve">hal-02113259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTSJ3 is an RNA 2′-O-methyltransferase recruited by HIV to avoid innate immune sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ribosomal Proteins Regulate MHC Class I Peptide Generation for Immunosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajie Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigel Kishton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ringeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Matthew Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Decroly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">Crystal Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Bennasser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Dalla Venezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 565 (7740), pp.500-504. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (6), pp.1162-1173.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0841-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981983v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Workflow System for Modification Calling by Machine Learning of Reverse Transcription Signatures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FTSJ3 is an RNA 2′-O-methyltransferase recruited by HIV to avoid innate immune sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Niebler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Ringeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Bennasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00876⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 565 (7740), pp.500-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0841-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317684v1</w:t>
+                <w:t xml:space="preserve">hal-01981983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantification of noncoding RNA by microscale thermophoresis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphical Workflow System for Modification Calling by Machine Learning of Reverse Transcription Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurellia Galliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Galvanin</w:t>
+                <w:t xml:space="preserve">Lukas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Niebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Kristen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201814377⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078064v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and heterogeneity of extracellular RNA in human plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Galvanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 164, pp.22-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2'-O-methylation within prokaryotic and eukaryotic tRNA inhibits innate immune activation by endosomal Toll-like receptors but does not affect recognition of whole organisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute quantification of noncoding RNA by microscale thermophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutin</w:t>
+                <w:t xml:space="preserve">Dominik Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Kotter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Pichot</w:t>
+                <w:t xml:space="preserve">Kathrin Thüring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurellia Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Galvanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (7), pp.869-880. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (28), pp.9565-9569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.070243.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201814377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113259v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PRDX1 mutant allele causes a MMACHC secondary epimutation in cblC patients</w:t>
               </w:r>
@@ -8822,51 +8822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Nadaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8956,64 +8956,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Dal Magro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Kotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9058,1700 +9058,1700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlkAniline-Seq: Profiling of m 7 G and m 3 C RNA Modifications at Single Nucleotide Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and Analysis of RNA Ribose 2′-O-Methylations: Challenges and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201810946⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes9120642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928435v1</w:t>
+                <w:t xml:space="preserve">hal-01969342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Analysis of RNA Ribose 2′-O-Methylations: Challenges and Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">Double methylation of tRNA-U54 to 2′-O-methylthymidine (Tm) synergistically decreases immune response by Toll-like receptor 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raven Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes9120642⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (18), pp.9764-9775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969342v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA ribose methylation (2′-O-methylation): Occurrence, biosynthesis and biological functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">AlkAniline-Seq: Profiling of m 7 G and m 3 C RNA Modifications at Single Nucleotide Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Hertler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bourguignon-Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (51), pp.16785-16790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201810946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.11.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01969343v1</w:t>
+                <w:t xml:space="preserve">hal-01928435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double methylation of tRNA-U54 to 2′-O-methylthymidine (Tm) synergistically decreases immune response by Toll-like receptor 7</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Freund</w:t>
+                <w:t xml:space="preserve">RNA ribose methylation (2′-O-methylation): Occurrence, biosynthesis and biological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Galvanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (18), pp.9764-9775. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1862 (3), pp.253-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864193v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Mapping of 2'-O-Me Residues in RNA Using Next-Generation Sequencing (Illumina RiboMethSeq Protocol)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for rRNA 2′-O-methylation plasticity: Control of intrinsic translational capabilities of human ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Erales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Blanloeil-Oillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Helm</w:t>
+                <w:t xml:space="preserve">Baptiste Panthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane BELIN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6807-7_12⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (49), pp.12934-12939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1707674114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799289v1</w:t>
+                <w:t xml:space="preserve">hal-02191312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of a DNA Polymerase for Direct m 6 A Sequencing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Throughput Mapping of 2'-O-Me Residues in RNA Using Next-Generation Sequencing (Illumina RiboMethSeq Protocol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blanloeil-Oillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201710209⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1562, pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6807-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801461v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next‐Generation Sequencing‐Based RiboMethSeq Protocol for Analysis of tRNA 2′‐O‐Methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering of a DNA Polymerase for Direct m 6 A Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joos Aschenbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabel Freund</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom7010013⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.417 - 421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201710209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799272v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of 2'-O-Me Residues in RNA Using Next-Generation Sequencing (Illumina RiboMethSeq Protocol).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Next‐Generation Sequencing‐Based RiboMethSeq Protocol for Analysis of tRNA 2′‐O‐Methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Thüring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7213-5_2⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom7010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661952v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sites of 2′-O-methylation vulnerability in human ribosomal RNAs by systematic mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sunny Sharma</w:t>
+                <w:t xml:space="preserve">Quantification of 2'-O-Me Residues in RNA Using Next-Generation Sequencing (Illumina RiboMethSeq Protocol).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09734-9⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7213-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799319v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for rRNA 2′-O-methylation plasticity: Control of intrinsic translational capabilities of human ribosomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny Erales</w:t>
+                <w:t xml:space="preserve">Identification of sites of 2′-O-methylation vulnerability in human ribosomal RNAs by systematic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Gillot</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane BELIN</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (49), pp.12934-12939. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1707674114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09734-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191312v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illumina-based RiboMethSeq approach for mapping of 2'-O-Me residues in RNA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiplexed targeted sequencing of recurrent fusion genes in acute leukaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Buchbinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw547⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3), pp.757-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2015.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452312v1</w:t>
+                <w:t xml:space="preserve">hal-02331597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing for 1-methyladenosine (m1A) mapping in RNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illumina-based RiboMethSeq approach for mapping of 2'-O-Me residues in RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blanloeil-Oillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01474109v1</w:t>
+                <w:t xml:space="preserve">hal-01452312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed targeted sequencing of recurrent fusion genes in acute leukaemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput sequencing for 1-methyladenosine (m1A) mapping in RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Buchbinder</w:t>
+                <w:t xml:space="preserve">Lyudmil Tserovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Larson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Joly</w:t>
+                <w:t xml:space="preserve">Ralf Hauenschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blanloeil-Oillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.110-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/leu.2015.177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331597v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and quality control of a small non-coding RNA preparation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10824,51 +10824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ales Obrdlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ephrussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10928,51 +10928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of RNP motility and localization by a splicing-dependent structure in oskar mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imre Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11044,51 +11044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intracellular Transmission Control Protocol: assembly and transport of ribonucleoprotein complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imre Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11160,51 +11160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of protein partners of the human immunodeficiency virus 1 tat/rev exon 3 leads to the discovery of a new HIV-1 splicing regulator, protein hnRNP K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Santerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11324,51 +11324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dreumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11432,51 +11432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila Ge-1 Promotes P Body Formation and oskar mRNA Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shih-Jung Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ephrussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11549,64 +11549,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Aboufirassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12171,51 +12171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Janus splicing regulatory element modulates HIV-1 tat and rev mRNA production by coordination of hnRNP A1 cooperative binding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Méreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12356,51 +12356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12504,51 +12504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and impact of ribosomal RNA methylation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12642,51 +12642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13017,51 +13017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13155,64 +13155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azevedo-Favory Jacinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème SifrARN Structure, Integration, Function &amp; Reactivity of RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
@@ -13235,355 +13235,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping rRNA 2'-O-Methylations and identification of C/D snoRNAs in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Marchand</w:t>
+                <w:t xml:space="preserve">Caractérisation de la différenciation chondrocytaire des CSMs du liquide synovial : apports de l’épitranscriptomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNAOcc’ Club RNA Occitanie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34ème Congrès Français de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France. pp.A285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843544v1</w:t>
+                <w:t xml:space="preserve">hal-03708448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la différenciation chondrocytaire des CSMs du liquide synovial : apports de l’épitranscriptomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Loeuille</w:t>
+                <w:t xml:space="preserve">Mapping rRNA 2'-O-Methylations and identification of C/D snoRNAs in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès Français de Rhumatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RNAOcc’ Club RNA Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708448v1</w:t>
+                <w:t xml:space="preserve">hal-04843544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dissection of lncRNA activities: ANRIL as Model System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13625,90 +13625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dissection of lncRNA activities: ANRIL as Model System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13744,972 +13744,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput profiling of tRNA 2'-O-methylation in Bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput analysis and biomedical applications of extracellular RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Dalpke</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Galvanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Nucleic Acids and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">1er Congrès de la French Society of Extracellular Vesicles (FSEV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946396v1</w:t>
+                <w:t xml:space="preserve">hal-03368989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENE EXPRESSION PROFILING USING a RTMLPA ASSAY ALLOWS FOR AN ACCURATE CLASSIFICATION OF PERIPHERAL T-CELL LYMPHOMA AND HIGHLIGHTS NOVEL SUBGROUPS WITHIN PTCLS-NOS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput profiling of tRNA 2'-O-methylation in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dalpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Malignant Lymphoma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Nucleic Acids and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484212v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput analysis and biomedical applications of extracellular RNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENE EXPRESSION PROFILING USING a RTMLPA ASSAY ALLOWS FOR AN ACCURATE CLASSIFICATION OF PERIPHERAL T-CELL LYMPHOMA AND HIGHLIGHTS NOVEL SUBGROUPS WITHIN PTCLS-NOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galvanin</w:t>
+                <w:t xml:space="preserve">F. Drieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dostert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A. Abdel Sater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fataccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">É. Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès de la French Society of Extracellular Vesicles (FSEV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Malignant Lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lugano, Switzerland. pp.74-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.2437_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368989v1</w:t>
+                <w:t xml:space="preserve">hal-02484212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-coding RNAs and mRNA splicing events as biomarkers of diseases and cell control quality tools, application to heart failure prevention</w:t>
+                <w:t xml:space="preserve">Comprehensive characterization of human extracellular RNAs (exRNAs) in plasma by high- throughput sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">GBM Meeting 2016 CONGRES RNA BIOCHEMIE A BONN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968456v1</w:t>
+                <w:t xml:space="preserve">hal-02946341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput mapping of 2'-O-methylated residues in RNA by next- generation sequencing RNA modification; methylation; high-throughput sequencing; pathology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeur pronostique de la classification GCB/ABC déterminée par RT-MLPA associée à la TEP dans les lymphomes B diffus à grandes cellules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th SifrARN Meeting 2016 SFBBM Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946334v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpinalCOM: Ambulatory monitoring of the Spinal Cord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
+                <w:t xml:space="preserve">Non-coding RNAs and mRNA splicing events as biomarkers of diseases and cell control quality tools, application to heart failure prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+                <w:t xml:space="preserve">Gired Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Romain</w:t>
+                <w:t xml:space="preserve">Faiez Zannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Benali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V Marchand</w:t>
+                <w:t xml:space="preserve">Patrick Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337125v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of human extracellular RNAs (exRNAs) in plasma by high- throughput sequencing</w:t>
+                <w:t xml:space="preserve">High-throughput mapping of 2'-O-methylated residues in RNA by next- generation sequencing RNA modification; methylation; high-throughput sequencing; pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blanloeil-Oillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GBM Meeting 2016 CONGRES RNA BIOCHEMIE A BONN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">10th SifrARN Meeting 2016 SFBBM Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946341v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur pronostique de la classification GCB/ABC déterminée par RT-MLPA associée à la TEP dans les lymphomes B diffus à grandes cellules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SpinalCOM: Ambulatory monitoring of the Spinal Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Labois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Ruminy</w:t>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Becker</w:t>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lanic</w:t>
+                <w:t xml:space="preserve">H Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mareschal</w:t>
+                <w:t xml:space="preserve">V Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658125v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of containment: experimental aerosol rain-out assessment</w:t>
               </w:r>
@@ -14721,51 +14721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lerible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14870,51 +14870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and impact of ribosomal RNA methylation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15101,277 +15101,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des 2'-O-methylation du génome viral sur la dynamique de réplication du virus Coxsackie B3 dans des cardiomyocytes humains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the long non-coding RNA ANRIL in chromatin landscape regulation and its potential association with disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Glenet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iouri Motorine</w:t>
+                <w:t xml:space="preserve">Julien Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Rhaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XXVIème Journées Francophones de Virologie (JFV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bruxelle, Belgium</w:t>
+              <w:t xml:space="preserve">13th SifrARN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954523v1</w:t>
+                <w:t xml:space="preserve">hal-05407052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the long non-coding RNA ANRIL in chromatin landscape regulation and its potential association with disease.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des 2'-O-methylation du génome viral sur la dynamique de réplication du virus Coxsackie B3 dans des cardiomyocytes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Rhaloussi</w:t>
+                <w:t xml:space="preserve">M. Glenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lebreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Motorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SifrARN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve"> XXVIème Journées Francophones de Virologie (JFV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bruxelle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407052v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mapping to mechanism: Ribosomal RNA methylation in plants</w:t>
               </w:r>
@@ -15396,64 +15396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNAOcc’ Club RNA Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
@@ -15495,90 +15495,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mapping to mechanism: Ribosome rRNA methylation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tour, France</w:t>
@@ -15607,103 +15607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping rRNA 2'-O-Methylations and identification of C/D snoRNAs in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ribosome Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Engelberg, Switzerland</w:t>
@@ -15732,103 +15732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lncRNA ANRIL-induced gene modulation depends on its Exon21 enriched in Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Rhalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
@@ -15857,90 +15857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping rRNA 2'-O-Methylation by RiboMethSeq and characterization of snoRNAs in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15982,90 +15982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dissection of lncRNA activities: ANRIL as Model System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16133,351 +16133,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to analyze post-transcriptional modifications applied to stable RNAs in &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt;</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Analysis Pipeline for Detection and Quantification of Pseudouridine (ψ) in RNA by HydraPsiSeq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-36390-0_11⟩</w:t>
+              <w:t xml:space="preserve">Computational Epigenomics and Epitranscriptomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2624, Springer US, pp.207-223, 2023, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2962-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781623v1</w:t>
+                <w:t xml:space="preserve">hal-03971146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Analysis Pipeline for Detection and Quantification of Pseudouridine (ψ) in RNA by HydraPsiSeq</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods to analyze post-transcriptional modifications applied to stable RNAs in &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alexander Bahena Ceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Jaramillo-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan Barciszewski. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Epigenomics and Epitranscriptomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2624, Springer US, pp.207-223, 2023, Methods in Molecular Biology, </w:t>
+              <w:t xml:space="preserve">RNA Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Springer International Publishing, pp.233-258, 2023, RNA Technologies, 978-3-031-36390-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2962-8_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36390-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971146v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of 7-methylguanosine (m7G), 3-methylcytidine (m3C), dihydrouridine (D) and 5-hydroxycytidine (ho5C) RNA modifications by AlkAniline-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-47, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16524,64 +16524,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation, Extraction and Deep-Sequencing Analysis of Extracellular RNAs (exRNAs) from Human Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Galvanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Non-Coding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-182, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16628,77 +16628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative and Qualitative Assessment of Small RNA Preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Non-Coding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2300, pp.17-29, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16732,103 +16732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlkAniline-Seq: A Highly Sensitive and Specific Method for Simultaneous Mapping of 7-Methyl-guanosine (m7G) and 3-Methyl-cytosine (m3C) in RNAs by High-Throughput Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2298, pp.77-95, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16862,90 +16862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Quantification of tRNA 2′-O-Methylation by RiboMethSeq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Galvanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17044,51 +17044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Méreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland K. Hartmann; Albrecht Bindereif; Astrid Schön; Eric Westhof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of RNA Biochemistry: Second, Completely Revised and Enlarged Edition</w:t>
@@ -17309,77 +17309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete post-transcriptional modification profiles in individual Staphylococcus aureus tRNA species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Refugio Jaramillo Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17427,51 +17427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tRNA 2'-O-methylation modulates small RNA silencing and life span in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita T Angelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyana G Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17804,51 +17804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Bacci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pollutri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israt Jahan Ripa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#8217;andrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drice Challal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58664-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofri Rabany" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Ben Dror" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Arafat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadar Aharoni Levitanus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Halperin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028300" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353021v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Belukhina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lorthios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinashe P. Maviza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05376009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Groza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchan Kumari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margalida Esteva-Socias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Prasad Bhattarai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2025.218124" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.96317.3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05438616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Treffkorn-Maurau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hardy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1276" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Paraqindes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nguyen van Long" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isaac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05106950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Koenig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Guggenberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristeli Eleftheriou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Pinter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080480.125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05347080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Dias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011937" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05105939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kopietz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Raorane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flegler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169000" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yuan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401981121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae964" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Henkel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fillbrunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berthold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413304" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schartel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Jann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierczeiko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Butto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#252;ndnich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53403-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04934064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Sklias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cruciani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Spagnuolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kadidia Maiga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M&#233;ndez-Godoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53805-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04793630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mendili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Querin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Pradat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.10.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Quaiyum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Sun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Sun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie Reed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1369018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kristen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gleue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko J&#246;rg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae765" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04934350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus van den Akker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Chabronova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Housmans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Vloet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Surtel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095031" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Garc&#237;a-V&#237;lchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A&#241;azco-Guenkova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Mor&#243;n-Calvente" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-023-01809-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Gawade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Plewka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia H&#228;fner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lund" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30068-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus G.H. van den Akker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.C. Housmans" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein M.J. Caron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cremers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2022.12.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933978v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03967369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Dimitrova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pigeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paolantoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201877" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Huber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navpreet Kaur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad177" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morghan Lucas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Pryszcz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Medina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Milenkovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Camacho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01743-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pichot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hogg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jirstr&#246;m" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.12.020" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elizabeth Dreggors-Walker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cohen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Khoshnevis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102261" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhermite" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Sharma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wacheul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787894v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovamayee Maharana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kretschmer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kuster" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.08.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Ghalei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117334119" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616347v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Helm" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.03.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778341v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Henry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Schlegel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079219.122" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hertler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Slama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schober" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#214;zrendeci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac719" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03335167v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2021.08.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heiss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hagelskamp" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kellner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20576-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0884" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150158v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1869892" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114536v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010081" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341858v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhalloussi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1974750" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402194v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yolu&#231;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Ammann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasses Jora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Limbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409238.2021.1887807" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202552v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab245" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165905v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020278" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03429971v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sch&#246;ller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marks" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bruckmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Powell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.10.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03071703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Galvanin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Vogt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Grober" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Freund" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1123" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492494v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Werner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schmidt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kemmer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Falschlunger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa113" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurellia Galliot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1173" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515244v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Trzaska" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15140-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100129v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Rashka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa027" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929785v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Plehn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Friedland" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080950" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498335v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00038" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915956v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ross" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Jaroch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Eisenhart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10070977" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02957799v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neybecker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa769" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103238v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundhavai Natchiar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaa036" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007743v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wei" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigel Kishton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Angel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Conn" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dalla Venezia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.12.020" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981983v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ringeard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bennasser" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0841-4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02317684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niebler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00876" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02078064v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Jacob" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Th&#252;ring" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814377" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140106v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.05.011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02113259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buhl" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Kotter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.070243.118" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02306-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801500v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Dal Magro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keller" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duarte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201713188" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928435v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ernst" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810946" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969342v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9120642" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969343v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.11.009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01864193v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Huang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky644" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799289v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blanloeil-Oillo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6807-7_12" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801461v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joos Aschenbrenner" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Adam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710209" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799272v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7010013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661952v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7213-5_2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799319v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafontaine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09734-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191312v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Erales" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gillot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane BELIN" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707674114" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452312v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw547" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474109v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmil Tserovski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hauenschild" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.02.012" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R6W54WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331597v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruminy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchbinder" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joly" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2015.177" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866546v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866561v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ghosh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Obrdlik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ephrussi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004455" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866563v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Gaspar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2257" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DE1548201BB692C2444CC49C251EA265CA0DF4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866924v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.12.014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQT3Q6HR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270591v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Bar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1114" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866927v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jung Fan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020612" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866941v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Tazi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bakkour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aboufirassi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07522.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715217v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savoye" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000276" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Besse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez de Quinto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar Trucco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.505709" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793011v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayadi-Ben Mena" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquenet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145404v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Culcasi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J.-L." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866980v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquenet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Thomas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2836(02)00967-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKHLXRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506600v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hocquet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Adrian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bigot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(02)00039-0" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3GHVJT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231079v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120387v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371045v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231176v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842289v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriere Tommy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azevedo-Favory Jacinthe" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843544v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayadi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708448v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.485" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968414v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946396v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dalpke" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484212v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drieux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Sater" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fataccioli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2437_62" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368989v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galvanin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Velot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968456v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gired Nicolas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946334v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946341v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658125v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labois" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becker" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lanic" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareschal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350641v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerible" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044450699-3/50022-7" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954553v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebreil" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Berri" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Motorine" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954523v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glenet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407052v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhaloussi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842179v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Neumann" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azevedo-Favory" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaspin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841651v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843426v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577641v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844044v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968492v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781623v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alexander Bahena Ceron" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jaramillo-Ponce" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kanazawa" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_11" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03971146v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8_14" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03344110v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2021.06.001" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190554v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_15" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190561v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266408v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1374-0_5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957102v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8808-2_21" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957954v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch44" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202223v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527619504" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527619504.ch11" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347323v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Refugio Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kohl" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746623v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10190" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Bacci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pollutri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israt Jahan Ripa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#8217;andrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05105939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kopietz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Raorane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flegler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drice Challal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelletier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goncalves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58664-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofri Rabany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Ben Dror" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Arafat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadar Aharoni Levitanus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Halperin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353021v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Belukhina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lorthios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinashe P. Maviza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05376009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Groza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchan Kumari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margalida Esteva-Socias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Prasad Bhattarai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2025.218124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.96317.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05438616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Treffkorn-Maurau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hardy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05106950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Koenig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Guggenberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristeli Eleftheriou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Pinter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080480.125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05347080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Dias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011937" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Paraqindes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nguyen van Long" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isaac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04934350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus van den Akker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Chabronova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Housmans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Vloet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Surtel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zimmermann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yuan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401981121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Henkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fillbrunn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berthold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schartel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Jann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierczeiko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Butto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#252;ndnich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53403-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kadidia Maiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M&#233;ndez-Godoy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53805-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04934064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Sklias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cruciani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Spagnuolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae139" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04793630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mendili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Querin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Pradat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.10.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Quaiyum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Sun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Sun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie Reed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1369018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kristen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gleue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko J&#246;rg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae765" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Huber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navpreet Kaur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad177" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morghan Lucas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Pryszcz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Medina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Milenkovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Camacho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01743-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pichot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hogg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jirstr&#246;m" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.12.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187091v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Garc&#237;a-V&#237;lchez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A&#241;azco-Guenkova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith L&#243;pez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Mor&#243;n-Calvente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-023-01809-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Gawade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Plewka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia H&#228;fner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lund" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30068-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus G.H. van den Akker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.C. Housmans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein M.J. Caron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cremers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2022.12.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Caron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612578" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03967369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Dimitrova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pigeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paolantoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201877" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hertler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Slama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schober" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#214;zrendeci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac719" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elizabeth Dreggors-Walker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cohen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Khoshnevis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102261" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhermite" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Sharma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wacheul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787894v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovamayee Maharana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kretschmer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kuster" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.08.031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Ghalei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117334119" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Schlegel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Helm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079219.122" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.03.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165905v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020278" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03429971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sch&#246;ller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marks" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bruckmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Powell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.10.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab245" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03335167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2021.08.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114535v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heiss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hagelskamp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kellner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20576-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229182v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0884" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150158v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1869892" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114536v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010081" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341858v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhalloussi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1974750" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402194v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yolu&#231;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Ammann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasses Jora" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Limbach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409238.2021.1887807" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103238v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundhavai Natchiar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaa036" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03071703v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Galvanin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Vogt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Grober" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Freund" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1123" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Werner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schmidt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kemmer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Falschlunger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa113" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093648v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurellia Galliot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1173" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Rashka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515244v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Trzaska" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15140-z" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Plehn" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Friedland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080950" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498335v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00038" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915956v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ross" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Jaroch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Eisenhart" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10070977" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02957799v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neybecker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa769" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02113259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buhl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Kotter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.070243.118" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007743v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigel Kishton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Angel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Conn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dalla Venezia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.12.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981983v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ringeard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bennasser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0841-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02317684v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niebler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140106v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.05.011" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02078064v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Jacob" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Th&#252;ring" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814377" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02306-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801500v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Dal Magro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keller" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duarte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201713188" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969342v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9120642" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01864193v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Huang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky644" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928435v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ernst" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810946" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.11.009" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191312v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Erales" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gillot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane BELIN" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707674114" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799289v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blanloeil-Oillo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6807-7_12" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801461v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joos Aschenbrenner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Adam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710209" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799272v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7010013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661952v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7213-5_2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799319v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafontaine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09734-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331597v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruminy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchbinder" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2015.177" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452312v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw547" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmil Tserovski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hauenschild" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.02.012" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R6W54WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866546v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866561v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ghosh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Obrdlik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ephrussi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004455" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866563v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Gaspar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2257" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DE1548201BB692C2444CC49C251EA265CA0DF4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866924v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.12.014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQT3Q6HR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270591v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Bar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1114" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866927v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jung Fan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020612" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866941v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Tazi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bakkour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aboufirassi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07522.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715217v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savoye" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000276" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Besse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez de Quinto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar Trucco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.505709" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793011v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayadi-Ben Mena" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquenet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145404v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Culcasi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J.-L." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866980v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquenet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Thomas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2836(02)00967-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKHLXRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506600v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hocquet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Adrian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bigot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(02)00039-0" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3GHVJT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231079v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120387v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371045v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231176v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842289v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriere Tommy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azevedo-Favory Jacinthe" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708448v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.485" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843544v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayadi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968414v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368989v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galvanin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Velot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946396v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dalpke" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drieux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Sater" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fataccioli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2437_62" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946341v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658125v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becker" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lanic" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareschal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968456v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gired Nicolas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946334v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350641v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerible" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044450699-3/50022-7" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954553v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebreil" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Berri" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Motorine" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407052v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhaloussi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954523v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glenet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842179v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Neumann" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azevedo-Favory" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaspin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841651v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843426v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577641v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844044v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968492v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03971146v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8_14" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781623v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alexander Bahena Ceron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jaramillo-Ponce" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kanazawa" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_11" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03344110v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2021.06.001" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190554v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_15" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190561v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266408v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1374-0_5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957102v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8808-2_21" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957954v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch44" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202223v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527619504" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527619504.ch11" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347323v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Refugio Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kohl" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746623v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10190" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>