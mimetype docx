--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -66,14774 +66,15980 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal protein L5 (RPL5/uL18) I60V mutation is associated to increased translation and modulates drug sensitivity in T-cell acute lymphoblastic leukemia cells</w:t>
+                <w:t xml:space="preserve">The two-step purification method ViREn identifies a single NSUN6-mediated 5-methylcytosine modification promoting dengue virus RNA genome turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenza Bacci</w:t>
+                <w:t xml:space="preserve">Chia Ching Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Pollutri</w:t>
+                <w:t xml:space="preserve">Isabel Naarmann-de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israt Jahan Ripa</w:t>
+                <w:t xml:space="preserve">Jonas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D’andrea</w:t>
+                <w:t xml:space="preserve">Zarina Nidoieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Kevin Kopietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 243 (Part 1), pp.117497. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54 (2), pp.gkag003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2025.117497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkag003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353080v1</w:t>
+                <w:t xml:space="preserve">hal-05607839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGT Damages its Substrate tRNAs by the Formation of Abasic Sites in the Anticodon Loop</w:t>
+                <w:t xml:space="preserve">Trub1-mediated pseudouridylation is dispensable for immune cell development and homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Kopietz</w:t>
+                <w:t xml:space="preserve">Vanshika Malviya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasturi Raorane</w:t>
+                <w:t xml:space="preserve">Cuong Thi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Guo</w:t>
+                <w:t xml:space="preserve">Lauren Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Flegler</w:t>
+                <w:t xml:space="preserve">Laura Seldeslachts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 437 (16), pp.169000. </w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41435-026-00393-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105939v1</w:t>
+                <w:t xml:space="preserve">hal-05607830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bifunctional snoRNA with separable activities in guiding rRNA 2’-O-methylation and scaffolding gametogenesis effectors</w:t>
+                <w:t xml:space="preserve">Probing the function of Streptomyces albidoflavus J1074 gene XNR_5296 for SPOUT family ribose methyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Leroy</w:t>
+                <w:t xml:space="preserve">Vasylyna-Marta Tseduliak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drice Challal</w:t>
+                <w:t xml:space="preserve">Oksana Koshla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pelletier</w:t>
+                <w:t xml:space="preserve">Sophie Mulartschyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Goncalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Menant</w:t>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58664-y⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.e0219225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02192-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379841v1</w:t>
+                <w:t xml:space="preserve">hal-05607850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic rRNA Methylation Regulates Translation in the Hematopoietic System and is Essential for Stem Cell Fitness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">tRNA modification landscapes in streptococci: shared losses and clade-specific adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho-Ching Tiffany Tsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofri Rabany</w:t>
+                <w:t xml:space="preserve">Chi-Kong Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivan Ben Dror</w:t>
+                <w:t xml:space="preserve">Yifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maram Arafat</w:t>
+                <w:t xml:space="preserve">Roba Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadar Aharoni Levitanus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yudit Halperin</w:t>
+                <w:t xml:space="preserve">Jingjing Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024028300⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.250445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.250445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353198v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity and mechanism of tRNA cleavage by the AriB Toprim nuclease of the PARIS bacterial immune system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2′-O-Methylation maintains ribosome structural and translation integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Belukhina</w:t>
+                <w:t xml:space="preserve">Jay Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
+                <w:t xml:space="preserve">Lauren Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Depardieu</w:t>
+                <w:t xml:space="preserve">Yuerong Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Lorthios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tinashe P. Maviza</w:t>
+                <w:t xml:space="preserve">Chong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0074⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 86 (8), pp.1495-1510.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2026.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353021v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillarin-dependent 2′-O-methylation modulates RPS28 ribosome incorporation and oncogenic translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ribosomal protein L5 (RPL5/uL18) I60V mutation is associated to increased translation and modulates drug sensitivity in T-cell acute lymphoblastic leukemia cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Groza</w:t>
+                <w:t xml:space="preserve">Daniela Pollutri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanchan Kumari</w:t>
+                <w:t xml:space="preserve">Israt Jahan Ripa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margalida Esteva-Socias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Devi Prasad Bhattarai</w:t>
+                <w:t xml:space="preserve">Michael D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2025.218124⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 243 (Part 1), pp.117497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2025.117497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376009v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoglycoside tolerance in Vibrio cholerae engages translational reprogramming associated with queuosine tRNA modification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementary DNA oligonucleotide direct in-gel quantification (cDINGQ) for precise tRNA fragment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Joerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Kristen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louna Fruchard</w:t>
+                <w:t xml:space="preserve">Lukas Walz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Babosan</w:t>
+                <w:t xml:space="preserve">Christine Lietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Carvalho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blaise Li</w:t>
+                <w:t xml:space="preserve">Max Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.96317.3⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (5), pp.736-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.080749.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029047v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RNA modification: a novel role for tRNA modifying enzyme in oxidative stress response and metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louna Fruchard</w:t>
+                <w:t xml:space="preserve">Unlocking the regulatory code of RNA: launching the Human RNome Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Sudol</w:t>
+                <w:t xml:space="preserve">Janusz Bujnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rouard</w:t>
+                <w:t xml:space="preserve">Vivian Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Treffkorn-Maurau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Hardy</w:t>
+                <w:t xml:space="preserve">Silvestro Conticello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1276⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03824-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05438616v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copy Number Determination of Sperm-Borne Small RNAs Implied in the Intergenerational Inheritance of Metabolic Syndromes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bifunctional snoRNA with separable activities in guiding rRNA 2’-O-methylation and scaffolding gametogenesis effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Koenig</w:t>
+                <w:t xml:space="preserve">Drice Challal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Guggenberger</w:t>
+                <w:t xml:space="preserve">Stéphane Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristeli Eleftheriou</w:t>
+                <w:t xml:space="preserve">Coralie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsuzsanna Pinter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Marotto</w:t>
+                <w:t xml:space="preserve">Alexandra Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.080480.125⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58664-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106950v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tRNA epitranscriptomic landscape and RNA modification enzymes in Vibrio cholerae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pseudouridine increases ribosome stability in a thermophilic eukaryote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemens Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Burkard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cathy Dias</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011937⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (22), pp.gkaf1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05347080v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific modulation of 28S_Um2402 rRNA 2'-&amp;lt;i&amp;gt;O&amp;lt;/i&amp;gt;-ribose methylation as a novel epitranscriptomic marker of ZEB1-induced epithelial–mesenchymal transition in different mammary cell contexts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic rRNA Methylation Regulates Translation in the Hematopoietic System and is Essential for Stem Cell Fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermes Paraqindes</w:t>
+                <w:t xml:space="preserve">Ofri Rabany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Nguyen van Long</w:t>
+                <w:t xml:space="preserve">Sivan Ben Dror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Isaac</w:t>
+                <w:t xml:space="preserve">Maram Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thomas</w:t>
+                <w:t xml:space="preserve">Hadar Aharoni Levitanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudit Halperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/narcan/zcaf001⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024028300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021643v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGF-β2 Induces Ribosome Activity, Alters Ribosome Composition and Inhibits IRES-Mediated Translation in Chondrocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specificity and mechanism of tRNA cleavage by the AriB Toprim nuclease of the PARIS bacterial immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzbeta Chabronova</w:t>
+                <w:t xml:space="preserve">Svetlana Belukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas Housmans</w:t>
+                <w:t xml:space="preserve">Baptiste Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura van der Vloet</w:t>
+                <w:t xml:space="preserve">Florence Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Surtel</w:t>
+                <w:t xml:space="preserve">Tom Lorthios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinashe P. Maviza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25095031⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1934), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934350v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy in tRNA dihydrouridylation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibrillarin-dependent 2′-O-methylation modulates RPS28 ribosome incorporation and oncogenic translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Marchand</w:t>
+                <w:t xml:space="preserve">Paula Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Thullier</w:t>
+                <w:t xml:space="preserve">Kanchan Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+                <w:t xml:space="preserve">Margalida Esteva-Socias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devi Prasad Bhattarai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae325⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.218124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2025.218124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614743v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential redox sensitivity of tRNA dihydrouridylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Sudol</w:t>
+                <w:t xml:space="preserve">Aminoglycoside tolerance in Vibrio cholerae engages translational reprogramming associated with queuosine tRNA modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louna Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Babosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.RP96317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.96317.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae964⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04911631v1</w:t>
+                <w:t xml:space="preserve">hal-05029047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a unique class of flavoenzymes: Identification and biochemical characterization of ribosomal RNA dihydrouridine synthase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Mapping of HOCl-oxidized RNA identifies abasic sites as major damage and oxidation product of oxo8G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasturi Raorane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Johanna Grampp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2401981121⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65108-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734945v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA Polymerase Variant Senses the Epigenetic Marker 5‐Methylcytosine by Increased Misincorporation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Berthold</w:t>
+                <w:t xml:space="preserve">Beyond RNA modification: a novel role for tRNA modifying enzyme in oxidative stress response and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louna Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Sudol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Treffkorn-Maurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202413304⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (22), pp.gkaf1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939883v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05438616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective RNA pseudouridinylation in situ by circular gRNAs in designer organelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Mündnich</w:t>
+                <w:t xml:space="preserve">Copy Number Determination of Sperm-Borne Small RNAs Implied in the Intergenerational Inheritance of Metabolic Syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Guggenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristeli Eleftheriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Pinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53403-1⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.rna.080480.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.080480.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939840v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual life of disordered lysine-rich domains of snoRNPs in rRNA modification and nucleolar compaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hussein Hamze</w:t>
+                <w:t xml:space="preserve">The tRNA epitranscriptomic landscape and RNA modification enzymes in Vibrio cholerae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53805-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.e1011937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797120v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05347080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive map of ribosomal 2′-O-methylation and C/D box snoRNAs in Drosophila melanogaster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavergne</w:t>
+                <w:t xml:space="preserve">Specific modulation of 28S_Um2402 rRNA 2'-&amp;lt;i&amp;gt;O&amp;lt;/i&amp;gt;-ribose methylation as a novel epitranscriptomic marker of ZEB1-induced epithelial–mesenchymal transition in different mammary cell contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Paraqindes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Nguyen van Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae139⟩</w:t>
+              <w:t xml:space="preserve">NAR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.zcaf001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/narcan/zcaf001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934064v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Spinal Cord Imaging: Early ALS Diagnosis and Monitoring of Disease Progression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TGT Damages its Substrate tRNAs by the Formation of Abasic Sites in the Anticodon Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Kopietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasturi Raorane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Flegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.10.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 437 (16), pp.169000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04793630v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the tRNA modification landscape of Bartonella henselae Houston I and Bartonella quintana Toulouse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Exploring a unique class of flavoenzymes: Identification and biochemical characterization of ribosomal RNA dihydrouridine synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Toubdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colbie Reed</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (32), pp.e2401981121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2401981121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1369018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04934028v1</w:t>
+                <w:t xml:space="preserve">hal-04734945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORQ-seq: high-throughput quantification of femtomol tRNA pools by combination of cDNA hybridization and Deep sequencing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Differential redox sensitivity of tRNA dihydrouridylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marko Jörg</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Sudol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 52 (18), pp.e89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae765⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 52 (21), pp.12784-12797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05357069v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-purpose polymerase engineered for direct sequencing of pseudouridine and queuosine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Huber</w:t>
+                <w:t xml:space="preserve">Functional redundancy in tRNA dihydrouridylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Sudol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navpreet Kaur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (8), pp.3971-3987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad177⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 52 (10), pp.5880-5894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067720v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of tRNA abundance and modifications by nanopore RNA sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective RNA pseudouridinylation in situ by circular gRNAs in designer organelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morghan Lucas</w:t>
+                <w:t xml:space="preserve">Cosimo Jann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Pryszcz</w:t>
+                <w:t xml:space="preserve">Anna Wierczeiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Medina</w:t>
+                <w:t xml:space="preserve">Tamer Butto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Milenkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noelia Camacho</w:t>
+                <w:t xml:space="preserve">Stefan Mündnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41587-023-01743-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53403-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067699v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of substoichiometric modification reveals global tsRNA hypomodification, preferences for angiogenin-mediated tRNA cleavage, and idiosyncratic epitranscriptomes of human neuronal cell-lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DNA Polymerase Variant Senses the Epigenetic Marker 5‐Methylcytosine by Increased Misincorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pichot</w:t>
+                <w:t xml:space="preserve">Alexander Fillbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Hogg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+                <w:t xml:space="preserve">Govindan Raghunathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Jirström</w:t>
+                <w:t xml:space="preserve">Michael Berthold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.401-417. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (48), pp.e202413304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202413304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930749v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METTL1 promotes tumorigenesis through tRNA-derived fragment biogenesis in prostate cancer</w:t>
+                <w:t xml:space="preserve">The dual life of disordered lysine-rich domains of snoRNPs in rRNA modification and nucleolar compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel García-Vílchez</w:t>
+                <w:t xml:space="preserve">Carine Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Añazco-Guenkova</w:t>
+                <w:t xml:space="preserve">Nana Kadidia Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Dietmann</w:t>
+                <w:t xml:space="preserve">Alfonso Méndez-Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith López</w:t>
+                <w:t xml:space="preserve">Benjamin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Morón-Calvente</w:t>
+                <w:t xml:space="preserve">Hussein Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (1), pp.119. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nat Commun. 2024 Oct 31;15:9415. doi: 10.1038/s41467-024-53805-1, 15 (1), pp.9415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12943-023-01809-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53805-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187091v1</w:t>
+                <w:t xml:space="preserve">hal-04797120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUS regulates a subset of snoRNA expression and modulates the level of rRNA modifications</w:t>
+                <w:t xml:space="preserve">Comprehensive map of ribosomal 2′-O-methylation and C/D box snoRNAs in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kishor Gawade</w:t>
+                <w:t xml:space="preserve">Athena Sklias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrycja Plewka</w:t>
+                <w:t xml:space="preserve">Sonia Cruciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Häfner</w:t>
+                <w:t xml:space="preserve">Mariangela Spagnuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Lund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Guillaume Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.2974. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (6), pp.2848-2864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30068-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015688v1</w:t>
+                <w:t xml:space="preserve">hal-04934064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal RNA-based epitranscriptomic regulation of chondrocyte translation and proteome in osteoarthritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Spinal Cord Imaging: Early ALS Diagnosis and Monitoring of Disease Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guus G.H. van den Akker</w:t>
+                <w:t xml:space="preserve">M. Khamaysa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas A.C. Housmans</w:t>
+                <w:t xml:space="preserve">M. El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein M.J. Caron</w:t>
+                <w:t xml:space="preserve">G. Querin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Cremers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-F. Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2022.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930713v1</w:t>
+                <w:t xml:space="preserve">hal-04793630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of SNORA33 Abolishes ψ of 28S-U4966 and Affects the Ribosome Translational Apparatus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the tRNA modification landscape of Bartonella henselae Houston I and Bartonella quintana Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolein Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andy Cremers</w:t>
+                <w:t xml:space="preserve">Samia Quaiyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangxin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colbie Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241612578⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1369018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1369018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933978v1</w:t>
+                <w:t xml:space="preserve">hal-04934028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">DORQ-seq: high-throughput quantification of femtomol tRNA pools by combination of cDNA hybridization and Deep sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Kristen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Wei</w:t>
+                <w:t xml:space="preserve">Marc Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea-Marie Kilz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Darrière</w:t>
+                <w:t xml:space="preserve">Lukas Gleue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Weiss</w:t>
+                <w:t xml:space="preserve">Marko Jörg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (18), pp.e89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097969v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ribose methylation enzyme FTSJ1 has a conserved role in neuron morphology and learning performance</w:t>
+                <w:t xml:space="preserve">TGF-β2 Induces Ribosome Activity, Alters Ribosome Composition and Inhibits IRES-Mediated Translation in Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Brazane</w:t>
+                <w:t xml:space="preserve">Guus van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilyana Dimitrova</w:t>
+                <w:t xml:space="preserve">Alzbeta Chabronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pigeon</w:t>
+                <w:t xml:space="preserve">Bas Housmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Paolantoni</w:t>
+                <w:t xml:space="preserve">Laura van der Vloet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Ye</w:t>
+                <w:t xml:space="preserve">Don Surtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (4), pp.e202201877. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.5031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26508/lsa.202201877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25095031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967369v1</w:t>
+                <w:t xml:space="preserve">hal-04934350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of point-modified mRNA</w:t>
+                <w:t xml:space="preserve">METTL1 promotes tumorigenesis through tRNA-derived fragment biogenesis in prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Hertler</w:t>
+                <w:t xml:space="preserve">Raquel García-Vílchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouthar Slama</w:t>
+                <w:t xml:space="preserve">Ana Añazco-Guenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Schober</w:t>
+                <w:t xml:space="preserve">Sabine Dietmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeynep Özrendeci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Judith López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Morón-Calvente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac719⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12943-023-01809-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778358v1</w:t>
+                <w:t xml:space="preserve">hal-04187091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of mutations of assembly factor Hit 1 in budding yeast suggest translation defects as the molecular basis for PEHO syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FUS regulates a subset of snoRNA expression and modulates the level of rRNA modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Cohen</w:t>
+                <w:t xml:space="preserve">Kishor Gawade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohail Khoshnevis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patrycja Plewka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Häfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102261⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03727002v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic mapping of rRNA 2’-O methylation during frog development and involvement of the methyltransferase Fibrillarin in eye and craniofacial development in Xenopus laevis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Tafforeau</w:t>
+                <w:t xml:space="preserve">Ribosomal RNA-based epitranscriptomic regulation of chondrocyte translation and proteome in osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzbeta Chabronova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunny Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Guus G.H. van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Wacheul</w:t>
+                <w:t xml:space="preserve">Bas A.C. Housmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein M.J. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010012⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2022.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537766v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMHD1 controls innate immunity by regulating condensation of immunogenic self RNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Kretschmer</w:t>
+                <w:t xml:space="preserve">Depletion of SNORA33 Abolishes ψ of 28S-U4966 and Affects the Ribosome Translational Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzbeta Chabronova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guus van den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Housmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Hunger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Kuster</w:t>
+                <w:t xml:space="preserve">Marjolein Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2022.08.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (16), pp.12578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241612578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787894v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal RNA 2′- O -methylations regulate translation by impacting ribosome dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homa Ghalei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lili Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Darrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2117334119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612834v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudouridylation of Epstein-Barr Virus Noncoding RNA EBER2 Facilitates Lytic Replication</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ribose methylation enzyme FTSJ1 has a conserved role in neuron morphology and learning performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Helm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">Mira Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Paolantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.079219.122⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.e202201877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202201877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778341v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning algorithm for precise prediction of 2’-O-methylation (Nm) sites from experimental RiboMethSeq datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A dual-purpose polymerase engineered for direct sequencing of pseudouridine and queuosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navpreet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.03.007⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (8), pp.3971-3987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616347v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of RNA Modifications by Second- and Third-Generation Deep Sequencing: 2020 Update</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative analysis of tRNA abundance and modifications by nanopore RNA sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morghan Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Pryszcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12020278⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41587-023-01743-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165905v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing of mitochondrial translation through METTL8-mediated m3C modification of mitochondrial tRNAs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantification of substoichiometric modification reveals global tsRNA hypomodification, preferences for angiogenin-mediated tRNA cleavage, and idiosyncratic epitranscriptomes of human neuronal cell-lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Powell</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jirström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2021.10.018⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.401-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2022.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429971v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of repeat insertion domains in the trans -activity of the long non-coding RNA ANRIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Igel-Bourguignon</w:t>
+                <w:t xml:space="preserve">SAMHD1 controls innate immunity by regulating condensation of immunogenic self RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovamayee Maharana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kretschmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Hunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab245⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (19), pp.3712-3728.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2022.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202552v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pseudouridines and other RNA modifications using hydraPsiSeq protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Studies of mutations of assembly factor Hit 1 in budding yeast suggest translation defects as the molecular basis for PEHO syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Elizabeth Dreggors-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohail Khoshnevis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2021.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (9), pp.102261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335167v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTO-mediated cytoplasmic m6Am demethylation adjusts stem-like properties in colorectal cancer cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrinne Achour</w:t>
+                <w:t xml:space="preserve">Systematic mapping of rRNA 2’-O methylation during frog development and involvement of the methyltransferase Fibrillarin in eye and craniofacial development in Xenopus laevis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Delhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tafforeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Wacheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21758-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.e1010012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178788v2</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell culture NAIL-MS allows insight into human tRNA and rRNA modification dynamics in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heiss</w:t>
+                <w:t xml:space="preserve">Ribosomal RNA 2′- O -methylations regulate translation by impacting ribosome dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohail Khoshnevis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Hagelskamp</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">R. Elizabeth Dreggors-Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Kellner</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homa Ghalei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20576-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (12), pp.e2117334119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2117334119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114535v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and functions of viral RNA modifications: perspectives in biology and medicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Machine learning algorithm for precise prediction of 2’-O-methylation (Nm) sites from experimental RiboMethSeq datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2021.0884⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.311-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2022.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229182v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping rRNA 2’-O-methylations and identification of C/D snoRNAs in Arabidopsis thaliana plants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pseudouridylation of Epstein-Barr Virus Noncoding RNA EBER2 Facilitates Lytic Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1869892⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.rna.079219.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.079219.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03150158v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Redundant tRNA Reference Sequences for Deep Sequencing Analysis of tRNA Abundance and Epitranscriptomic RNA Modifications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synthesis of point-modified mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Hertler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouthar Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Özrendeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12010081⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (20), pp.e115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114536v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive and variable 2’-O-methylation (Nm) in human ribosomal RNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Analysis of pseudouridines and other RNA modifications using hydraPsiSeq protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1974750⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2021.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341858v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental analysis of RNA modifications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick A Limbach</w:t>
+                <w:t xml:space="preserve">FTO-mediated cytoplasmic m6Am demethylation adjusts stem-like properties in colorectal cancer cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Relier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guillorit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrinne Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10409238.2021.1887807⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21758-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402194v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal RNA 2′O-methylation as a novel layer of inter-tumour heterogeneity in breast cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cell culture NAIL-MS allows insight into human tRNA and rRNA modification dynamics in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Hagelskamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/narcan/zcaa036⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20576-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03103238v2</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial tRNA 2′-O-methylation is dynamically regulated under stress conditions and modulates innate immune response</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and functions of viral RNA modifications: perspectives in biology and medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1123⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (2), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2021.0884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071703v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning of reverse transcription signatures of variegated polymerases allows mapping and discrimination of methylated purines in limited transcriptomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping rRNA 2’-O-methylations and identification of C/D snoRNAs in Arabidopsis thaliana plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Falschlunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa113⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1869892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02492494v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOseq: amplicon sequencing evaluation method for RNA m6A sites after chemical deamination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Non-Redundant tRNA Reference Sequences for Deep Sequencing Analysis of tRNA Abundance and Epitranscriptomic RNA Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1173⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12010081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093648v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fibroblasts from patients with cblC and cblG genetic defects of cobalamin metabolism reveals global dysregulation of alternative splicing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitutive and variable 2’-O-methylation (Nm) in human ribosomal RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Rhalloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2021.1974750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03100129v1</w:t>
+                <w:t xml:space="preserve">hal-03341858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,6-Diaminopurine as a highly potent corrector of UGA nonsense mutations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumental analysis of RNA modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Yasemin Yoluç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manasses Jora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A Limbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15140-z⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.178-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10409238.2021.1887807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515244v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese Ions Individually Alter the Reverse Transcription Signature of Modified Ribonucleosides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">Implication of repeat insertion domains in the trans -activity of the long non-coding RNA ANRIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Igel-Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11080950⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (9), pp.4954-4970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929785v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tRNA 2′-O-methylation by a duo of TRM7/FTSJ1 proteins modulates small RNA silencing in Drosophila</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of RNA Modifications by Second- and Third-Generation Deep Sequencing: 2020 Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa002⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12020278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445153v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Optimization of Bioinformatic Analysis Pipeline for Detection and Quantification of 2′-O-Methylations in RNA by RiboMethSeq</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Balancing of mitochondrial translation through METTL8-mediated m3C modification of mitochondrial tRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark Helm</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bruckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (23), pp.4810-4825.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2021.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02498335v1</w:t>
+                <w:t xml:space="preserve">hal-03429971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey and Validation of tRNA Modifications and Their Corresponding Genes in Bacillus subtilis sp Subtilis Strain 168</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Machine learning of reverse transcription signatures of variegated polymerases allows mapping and discrimination of methylated purines in limited transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Eisenhart</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Falschlunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (7), pp.3734 - 3746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10070977⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02915956v1</w:t>
+                <w:t xml:space="preserve">hal-02492494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydraPsiSeq: a method for systematic and quantitative mapping of pseudouridines in RNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NOseq: amplicon sequencing evaluation method for RNA m6A sites after chemical deamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurellia Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 48 (19), pp.e110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa769⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957799v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2'-O-methylation within prokaryotic and eukaryotic tRNA inhibits innate immune activation by endosomal Toll-like receptors but does not affect recognition of whole organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Bacterial tRNA 2′-O-methylation is dynamically regulated under stress conditions and modulates innate immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Galvanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea-Marie Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Grober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Pichot</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.070243.118⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (22), pp.12833-12844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113259v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal Proteins Regulate MHC Class I Peptide Generation for Immunosurveillance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Dalla Venezia</w:t>
+                <w:t xml:space="preserve">Analysis of fibroblasts from patients with cblC and cblG genetic defects of cobalamin metabolism reveals global dysregulation of alternative splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charif Rashka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hergalant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dreumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Camadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1969-1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.12.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02007743v1</w:t>
+                <w:t xml:space="preserve">hal-03100129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTSJ3 is an RNA 2′-O-methyltransferase recruited by HIV to avoid innate immune sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">2,6-Diaminopurine as a highly potent corrector of UGA nonsense mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Trzaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0841-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15140-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981983v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Workflow System for Modification Calling by Machine Learning of Reverse Transcription Signatures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Manganese Ions Individually Alter the Reverse Transcription Signature of Modified Ribonucleosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Kristen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Plehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Friedland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00876⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11080950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317684v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and heterogeneity of extracellular RNA in human plasma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">tRNA 2′-O-methylation by a duo of TRM7/FTSJ1 proteins modulates small RNA silencing in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Angelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana G Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Da silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Velot</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (4), pp.2050-2072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140106v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantification of noncoding RNA by microscale thermophoresis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Holistic Optimization of Bioinformatic Analysis Pipeline for Detection and Quantification of 2′-O-Methylations in RNA by RiboMethSeq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Galvanin</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bourguignon-Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201814377⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078064v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PRDX1 mutant allele causes a MMACHC secondary epimutation in cblC patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Coelho</w:t>
+                <w:t xml:space="preserve">Survey and Validation of tRNA Modifications and Their Corresponding Genes in Bacillus subtilis sp Subtilis Strain 168</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie de Crecy-Lagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marshall Jaroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Eisenhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02306-5⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10070977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801484v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vastly Increased Chemical Variety of RNA Modifications Containing a Thioacetal Structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Duarte</w:t>
+                <w:t xml:space="preserve">HydraPsiSeq: a method for systematic and quantitative mapping of pseudouridines in RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Neybecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201713188⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (19), pp.e110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801500v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Analysis of RNA Ribose 2′-O-Methylations: Challenges and Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ribosomal RNA 2′O-methylation as a novel layer of inter-tumour heterogeneity in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Kielbassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kundhavai Natchiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Paraqindes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes9120642⟩</w:t>
+              <w:t xml:space="preserve">NAR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/narcan/zcaa036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969342v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03103238v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double methylation of tRNA-U54 to 2′-O-methylthymidine (Tm) synergistically decreases immune response by Toll-like receptor 7</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">FTSJ3 is an RNA 2′-O-methyltransferase recruited by HIV to avoid innate immune sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ringeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Bennasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky644⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 565 (7740), pp.500-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0841-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864193v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlkAniline-Seq: Profiling of m 7 G and m 3 C RNA Modifications at Single Nucleotide Resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bourguignon-Igel</w:t>
+                <w:t xml:space="preserve">Ribosomal Proteins Regulate MHC Class I Peptide Generation for Immunosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajie Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigel Kishton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystal Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dalla Venezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201810946⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (6), pp.1162-1173.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928435v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA ribose methylation (2′-O-methylation): Occurrence, biosynthesis and biological functions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphical Workflow System for Modification Calling by Machine Learning of Reverse Transcription Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Niebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Kristen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.11.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.00876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969343v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for rRNA 2′-O-methylation plasticity: Control of intrinsic translational capabilities of human ribosomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Absolute quantification of noncoding RNA by microscale thermophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Thüring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurellia Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane BELIN</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Galvanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1707674114⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (28), pp.9565-9569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201814377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191312v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Mapping of 2'-O-Me Residues in RNA Using Next-Generation Sequencing (Illumina RiboMethSeq Protocol)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diversity and heterogeneity of extracellular RNA in human plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Galvanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mark Helm</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6807-7_12⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.22-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799289v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of a DNA Polymerase for Direct m 6 A Sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuri Motorin</w:t>
+                <w:t xml:space="preserve">2'-O-methylation within prokaryotic and eukaryotic tRNA inhibits innate immune activation by endosomal Toll-like receptors but does not affect recognition of whole organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Buhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Kotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201710209⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (7), pp.869-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.070243.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801461v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next‐Generation Sequencing‐Based RiboMethSeq Protocol for Analysis of tRNA 2′‐O‐Methylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabel Freund</w:t>
+                <w:t xml:space="preserve">A Vastly Increased Chemical Variety of RNA Modifications Containing a Thioacetal Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Dal Magro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Kotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom7010013⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (26), pp.7893-7897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201713188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799272v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of 2'-O-Me Residues in RNA Using Next-Generation Sequencing (Illumina RiboMethSeq Protocol).</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A PRDX1 mutant allele causes a MMACHC secondary epimutation in cblC patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Nadaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7213-5_2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02306-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661952v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of sites of 2′-O-methylation vulnerability in human ribosomal RNAs by systematic mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AlkAniline-Seq: Profiling of m 7 G and m 3 C RNA Modifications at Single Nucleotide Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Hertler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bourguignon-Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09734-9⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (51), pp.16785-16790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201810946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799319v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed targeted sequencing of recurrent fusion genes in acute leukaemia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and Analysis of RNA Ribose 2′-O-Methylations: Challenges and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/leu.2015.177⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes9120642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331597v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illumina-based RiboMethSeq approach for mapping of 2'-O-Me residues in RNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RNA ribose methylation (2′-O-methylation): Occurrence, biosynthesis and biological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Galvanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw547⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1862 (3), pp.253-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452312v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing for 1-methyladenosine (m1A) mapping in RNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Double methylation of tRNA-U54 to 2′-O-methylthymidine (Tm) synergistically decreases immune response by Toll-like receptor 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark Helm</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raven Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (18), pp.9764-9775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01474109v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and quality control of a small non-coding RNA preparation.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engineering of a DNA Polymerase for Direct m 6 A Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joos Aschenbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2547-6_3⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.417 - 421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201710209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866546v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EJC Binding and Dissociating Activity of PYM Is Regulated in Drosophila</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Throughput Mapping of 2'-O-Me Residues in RNA Using Next-Generation Sequencing (Illumina RiboMethSeq Protocol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blanloeil-Oillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004455⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1562, pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6807-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866561v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of RNP motility and localization by a splicing-dependent structure in oskar mRNA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Next‐Generation Sequencing‐Based RiboMethSeq Protocol for Analysis of tRNA 2′‐O‐Methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Thüring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2257⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom7010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01866563v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intracellular Transmission Control Protocol: assembly and transport of ribonucleoprotein complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Ephrussi</w:t>
+                <w:t xml:space="preserve">Quantification of 2'-O-Me Residues in RNA Using Next-Generation Sequencing (Illumina RiboMethSeq Protocol).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceb.2011.12.014⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7213-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01866924v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein partners of the human immunodeficiency virus 1 tat/rev exon 3 leads to the discovery of a new HIV-1 splicing regulator, protein hnRNP K.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of sites of 2′-O-methylation vulnerability in human ribosomal RNAs by systematic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09734-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866938v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional analysis of the Rous Sarcoma virus negative regulator of splicing and demonstration of its activation by the 9G8 SR protein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence for rRNA 2′-O-methylation plasticity: Control of intrinsic translational capabilities of human ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Erales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Mougin</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Panthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane BELIN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq1114⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (49), pp.12934-12939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1707674114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270591v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila Ge-1 Promotes P Body Formation and oskar mRNA Localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Ephrussi</w:t>
+                <w:t xml:space="preserve">Illumina-based RiboMethSeq approach for mapping of 2'-O-Me residues in RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blanloeil-Oillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020612⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866927v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing: regulation of HIV-1 multiplication as a target for therapeutic action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amina Aboufirassi</w:t>
+                <w:t xml:space="preserve">High-throughput sequencing for 1-methyladenosine (m1A) mapping in RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmil Tserovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Hauenschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blanloeil-Oillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07522.x⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.110-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866941v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D Structure of the A Region of Xist RNA and Its Implication for PRC2 Association</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marchand</w:t>
+                <w:t xml:space="preserve">Multiplexed targeted sequencing of recurrent fusion genes in acute leukaemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Buchbinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000276⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3), pp.757-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2015.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715217v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila PTB promotes formation of high-order RNP particles and represses oskar translation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Ephrussi</w:t>
+                <w:t xml:space="preserve">Quantification and quality control of a small non-coding RNA preparation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.505709⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2547-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437642v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of RNA structure and protein factors in the control of HIV-1 splicing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The EJC Binding and Dissociating Activity of PYM Is Regulated in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ales Obrdlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ephrussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793011v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early specific free radical-related cytotoxicity of gas phase cigarette smoke an its paradoxical temporary inhibition of tar. An EPR study with the spin trap DEPMPO .</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Intracellular Transmission Control Protocol: assembly and transport of ribonucleoprotein complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ephrussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.202 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceb.2011.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145404v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Janus splicing regulatory element modulates HIV-1 tat and rev mRNA production by coordination of hnRNP A1 cooperative binding.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Control of RNP motility and localization by a splicing-dependent structure in oskar mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Jacquenet</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imre Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Thomas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Ephrussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-2836(02)00967-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp.441 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866980v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of protein partners of the human immunodeficiency virus 1 tat/rev exon 3 leads to the discovery of a new HIV-1 splicing regulator, protein hnRNP K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Santerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.325-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and functional analysis of the Rous Sarcoma virus negative regulator of splicing and demonstration of its activation by the 9G8 SR protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dreumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (8), pp.3388-3403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq1114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila Ge-1 Promotes P Body Formation and oskar mRNA Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Jung Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ephrussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative splicing: regulation of HIV-1 multiplication as a target for therapeutic action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Aboufirassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (4), pp.867 - 876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07522.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-D Structure of the A Region of Xist RNA and Its Implication for PRC2 Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.e1000276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila PTB promotes formation of high-order RNP particles and represses oskar translation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia López de Quinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvar Trucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ephrussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.195-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.505709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of RNA structure and protein factors in the control of HIV-1 splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ayadi-Ben Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ropers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.2714-2729</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early specific free radical-related cytotoxicity of gas phase cigarette smoke an its paradoxical temporary inhibition of tar. An EPR study with the spin trap DEPMPO .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Culcasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément J.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 164, pp.215-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loss of containment: experimental aerosol rain-out assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 93 (1), pp.67-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-3894(02)00039-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00506600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Janus splicing regulatory element modulates HIV-1 tat and rev mRNA production by coordination of hnRNP A1 cooperative binding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Méreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.629-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2836(02)00967-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and impact of ribosomal RNA methylation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque RNAOcc’ Club RNA Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of epitranscriptomics in the characterization of chondrogenic differentiation of synovial fluid MSCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'ED BioSE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vandoeuvre lès Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’epitranscriptomique dans la caracterisation de la differenciation chondrogenique de CSMs du liquide synovial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Françaises de Biologie des Tissus Minéralisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biologie des Tissus Minéralisés, May 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’épitranscriptomique lors la différenciation chondrogénique des CSMs du liquide synovial en comparaison avec les chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">97ème congrès de la Société Française de Chirurgie Orthopédique &amp; Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Chirurgie Orthopédique &amp; Traumatologique, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitranscriptomic mapping of rRNA methylation for the characterization of chondrogenic differentiation of synovial fluid MSCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès anniversaire du réseau cartilage de la Grande Région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sarrebruck, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of ribosomal RNA is compromised in A. thaliana upon heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darriere Tommy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azevedo-Favory Jacinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Bures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème SifrARN Structure, Integration, Function &amp; Reactivity of RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la différenciation chondrocytaire des CSMs du liquide synovial : apports de l’épitranscriptomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Loeuille</w:t>
+                <w:t xml:space="preserve">Mapping rRNA 2'-O-Methylations and identification of C/D snoRNAs in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès Français de Rhumatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RNAOcc’ Club RNA Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708448v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping rRNA 2'-O-Methylations and identification of C/D snoRNAs in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Marchand</w:t>
+                <w:t xml:space="preserve">Caractérisation de la différenciation chondrocytaire des CSMs du liquide synovial : apports de l’épitranscriptomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bourge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNAOcc’ Club RNA Occitanie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34ème Congrès Français de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France. pp.A285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843544v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dissection of lncRNA activities: ANRIL as Model System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bermuda Principles: Impact on Splicing 3rd Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Southampton, Bermuda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dissection of lncRNA activities: ANRIL as Model System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th sifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Vandoeuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput analysis and biomedical applications of extracellular RNAs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput profiling of tRNA 2'-O-methylation in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dalpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès de la French Society of Extracellular Vesicles (FSEV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference Nucleic Acids and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368989v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput profiling of tRNA 2'-O-methylation in Bacteria</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GENE EXPRESSION PROFILING USING a RTMLPA ASSAY ALLOWS FOR AN ACCURATE CLASSIFICATION OF PERIPHERAL T-CELL LYMPHOMA AND HIGHLIGHTS NOVEL SUBGROUPS WITHIN PTCLS-NOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdel Sater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fataccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Nucleic Acids and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Malignant Lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lugano, Switzerland. pp.74-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.2437_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946396v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENE EXPRESSION PROFILING USING a RTMLPA ASSAY ALLOWS FOR AN ACCURATE CLASSIFICATION OF PERIPHERAL T-CELL LYMPHOMA AND HIGHLIGHTS NOVEL SUBGROUPS WITHIN PTCLS-NOS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">High-throughput analysis and biomedical applications of extracellular RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galvanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Malignant Lymphoma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Congrès de la French Society of Extracellular Vesicles (FSEV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484212v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of human extracellular RNAs (exRNAs) in plasma by high- throughput sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High-throughput mapping of 2'-O-methylated residues in RNA by next- generation sequencing RNA modification; methylation; high-throughput sequencing; pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blanloeil-Oillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GBM Meeting 2016 CONGRES RNA BIOCHEMIE A BONN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">10th SifrARN Meeting 2016 SFBBM Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946341v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur pronostique de la classification GCB/ABC déterminée par RT-MLPA associée à la TEP dans les lymphomes B diffus à grandes cellules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mareschal</w:t>
+                <w:t xml:space="preserve">Non-coding RNAs and mRNA splicing events as biomarkers of diseases and cell control quality tools, application to heart failure prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gired Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Zannad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658125v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-coding RNAs and mRNA splicing events as biomarkers of diseases and cell control quality tools, application to heart failure prevention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rossignol</w:t>
+                <w:t xml:space="preserve">SpinalCOM: Ambulatory monitoring of the Spinal Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Europe-China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968456v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput mapping of 2'-O-methylated residues in RNA by next- generation sequencing RNA modification; methylation; high-throughput sequencing; pathology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comprehensive characterization of human extracellular RNAs (exRNAs) in plasma by high- throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th SifrARN Meeting 2016 SFBBM Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GBM Meeting 2016 CONGRES RNA BIOCHEMIE A BONN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946334v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SpinalCOM: Ambulatory monitoring of the Spinal Cord</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Marchand</w:t>
+                <w:t xml:space="preserve">Valeur pronostique de la classification GCB/ABC déterminée par RT-MLPA associée à la TEP dans les lymphomes B diffus à grandes cellules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337125v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of containment: experimental aerosol rain-out assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lerible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Loss Prevention and Safety Promotion in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-044450699-3/50022-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14843,1279 +16049,1279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and impact of ribosomal RNA methylation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alina Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Post-transcriptional Gene Regulation in Plants meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Banyuls-Sur-Mer, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">impact de la 2’O méthylation de l’ARN génomique du virus Coxsackie B3 sur la dynamique d’infection des cardiomyocytes humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lebreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Motorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the long non-coding RNA ANRIL in chromatin landscape regulation and its potential association with disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Rhaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des 2'-O-methylation du génome viral sur la dynamique de réplication du virus Coxsackie B3 dans des cardiomyocytes humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Glenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lebreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Motorine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXVIème Journées Francophones de Virologie (JFV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mapping to mechanism: Ribosomal RNA methylation in plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">From mapping to mechanism: Ribosome rRNA methylation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNAOcc’ Club RNA Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">47th FEBS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842179v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mapping to mechanism: Ribosome rRNA methylation in plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">From mapping to mechanism: Ribosomal RNA methylation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Azevedo-Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th FEBS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tour, France</w:t>
+              <w:t xml:space="preserve">RNAOcc’ Club RNA Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841651v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping rRNA 2'-O-Methylations and identification of C/D snoRNAs in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ribosome Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Engelberg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lncRNA ANRIL-induced gene modulation depends on its Exon21 enriched in Transposable Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Rhalloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping rRNA 2'-O-Methylation by RiboMethSeq and characterization of snoRNAs in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual RNA Meetting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dissection of lncRNA activities: ANRIL as Model System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Alfeghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the RNA society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16125,1154 +17331,1154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Analysis Pipeline for Detection and Quantification of Pseudouridine (ψ) in RNA by HydraPsiSeq</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods to analyze post-transcriptional modifications applied to stable RNAs in &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alexander Bahena Ceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Jaramillo-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Kanazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan Barciszewski. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Epigenomics and Epitranscriptomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2962-8_14⟩</w:t>
+              <w:t xml:space="preserve">RNA Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Springer International Publishing, pp.233-258, 2023, RNA Technologies, 978-3-031-36390-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36390-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971146v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to analyze post-transcriptional modifications applied to stable RNAs in &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt;</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Analysis Pipeline for Detection and Quantification of Pseudouridine (ψ) in RNA by HydraPsiSeq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Motorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-36390-0_11⟩</w:t>
+              <w:t xml:space="preserve">Computational Epigenomics and Epitranscriptomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2624, Springer US, pp.207-223, 2023, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2962-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781623v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of 7-methylguanosine (m7G), 3-methylcytidine (m3C), dihydrouridine (D) and 5-hydroxycytidine (ho5C) RNA modifications by AlkAniline-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-47, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation, Extraction and Deep-Sequencing Analysis of Extracellular RNAs (exRNAs) from Human Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Galvanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Non-Coding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-182, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative and Qualitative Assessment of Small RNA Preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Non-Coding RNAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2300, pp.17-29, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1386-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlkAniline-Seq: A Highly Sensitive and Specific Method for Simultaneous Mapping of 7-Methyl-guanosine (m7G) and 3-Methyl-cytosine (m3C) in RNAs by High-Throughput Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2298, pp.77-95, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1374-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Quantification of tRNA 2′-O-Methylation by RiboMethSeq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Galvanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-295, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8808-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of RNA-Protein Interactions and RNA Structure in Ribonucleoprotein Particles (RNPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Méreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland K. Hartmann; Albrecht Bindereif; Astrid Schön; Eric Westhof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of RNA Biochemistry: Second, Completely Revised and Enlarged Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.975-1016, 2014, 9783527327645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527647064.ch44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of RNA-protein interactions and RNA structure in ribonucleoprotein particles (RNP).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Dr. Roland K. Hartmann; Prof. Dr. Albrecht Bindereif; Dr. Astrid Schön; Prof. Dr. Eric Westhof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on RNA biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.172-204, 2005, 9783527308262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527619504.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17282,265 +18488,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete post-transcriptional modification profiles in individual Staphylococcus aureus tRNA species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Refugio Jaramillo Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Motorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Kohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tRNA 2'-O-methylation modulates small RNA silencing and life span in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita T Angelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyana G Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goyenvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17550,114 +18756,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de régulation de l'épissage des ARN de deux rétrovirus, le virus du Sarcome de Rous (RSV) et le virus responsable de l'immunodéficience humaine (VIH-1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie moléculaire. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN10190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId599"/>
+      <w:footerReference w:type="default" r:id="rId650"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17804,51 +19010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Bacci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pollutri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israt Jahan Ripa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#8217;andrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05105939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kopietz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Raorane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flegler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drice Challal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelletier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goncalves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58664-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofri Rabany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Ben Dror" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Arafat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadar Aharoni Levitanus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Halperin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353021v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Belukhina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lorthios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinashe P. Maviza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05376009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Groza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchan Kumari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margalida Esteva-Socias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Prasad Bhattarai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2025.218124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.96317.3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05438616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Treffkorn-Maurau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hardy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05106950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Koenig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Guggenberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristeli Eleftheriou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Pinter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080480.125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05347080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Dias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011937" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Paraqindes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nguyen van Long" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isaac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04934350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus van den Akker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Chabronova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Housmans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Vloet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Surtel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zimmermann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yuan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401981121" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Henkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fillbrunn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berthold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schartel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Jann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierczeiko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Butto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#252;ndnich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53403-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kadidia Maiga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M&#233;ndez-Godoy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53805-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04934064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Sklias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cruciani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Spagnuolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavergne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae139" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04793630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mendili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Querin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Pradat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.10.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Quaiyum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Sun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Sun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie Reed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1369018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kristen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gleue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko J&#246;rg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae765" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Huber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navpreet Kaur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad177" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morghan Lucas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Pryszcz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Medina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Milenkovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Camacho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01743-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pichot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hogg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jirstr&#246;m" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.12.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187091v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Garc&#237;a-V&#237;lchez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A&#241;azco-Guenkova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith L&#243;pez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Mor&#243;n-Calvente" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-023-01809-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Gawade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Plewka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia H&#228;fner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lund" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30068-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus G.H. van den Akker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.C. Housmans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein M.J. Caron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cremers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2022.12.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Caron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612578" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03967369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Dimitrova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pigeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paolantoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201877" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hertler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Slama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schober" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#214;zrendeci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac719" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elizabeth Dreggors-Walker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cohen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Khoshnevis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102261" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537766v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhermite" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Sharma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wacheul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787894v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovamayee Maharana" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kretschmer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kuster" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.08.031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612834v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Ghalei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117334119" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Henry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Schlegel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Helm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079219.122" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.03.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165905v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020278" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03429971v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sch&#246;ller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marks" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bruckmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Powell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.10.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab245" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03335167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2021.08.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114535v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heiss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hagelskamp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kellner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20576-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229182v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0884" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150158v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1869892" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114536v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010081" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341858v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhalloussi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1974750" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402194v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yolu&#231;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Ammann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasses Jora" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Limbach" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409238.2021.1887807" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103238v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundhavai Natchiar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaa036" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03071703v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Galvanin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Vogt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Grober" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Freund" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1123" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492494v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Werner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schmidt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kemmer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Falschlunger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa113" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093648v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurellia Galliot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1173" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Rashka" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa027" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515244v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Trzaska" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15140-z" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929785v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Plehn" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Friedland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080950" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498335v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00038" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915956v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ross" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Jaroch" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Eisenhart" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10070977" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02957799v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neybecker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa769" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02113259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buhl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Kotter" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.070243.118" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007743v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigel Kishton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Angel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Conn" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dalla Venezia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.12.020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981983v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ringeard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bennasser" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0841-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02317684v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niebler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140106v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.05.011" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02078064v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Jacob" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Th&#252;ring" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814377" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801484v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chery" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02306-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801500v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Dal Magro" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keller" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duarte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201713188" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969342v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9120642" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01864193v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Huang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky644" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928435v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ernst" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810946" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.11.009" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191312v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Erales" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gillot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane BELIN" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707674114" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799289v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blanloeil-Oillo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6807-7_12" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801461v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joos Aschenbrenner" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Adam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710209" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799272v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7010013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661952v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7213-5_2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799319v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafontaine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09734-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331597v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruminy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchbinder" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2015.177" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452312v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw547" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmil Tserovski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hauenschild" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.02.012" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R6W54WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866546v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866561v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ghosh" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Obrdlik" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ephrussi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004455" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866563v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Gaspar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2257" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DE1548201BB692C2444CC49C251EA265CA0DF4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866924v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.12.014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQT3Q6HR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270591v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Bar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1114" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866927v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jung Fan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020612" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866941v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Tazi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bakkour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aboufirassi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07522.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715217v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savoye" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000276" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437642v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Besse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez de Quinto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar Trucco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.505709" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793011v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayadi-Ben Mena" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquenet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145404v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Culcasi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J.-L." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866980v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquenet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Thomas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2836(02)00967-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKHLXRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506600v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hocquet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Adrian" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godeau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bigot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(02)00039-0" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3GHVJT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231079v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120387v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371045v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231176v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842289v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriere Tommy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azevedo-Favory Jacinthe" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708448v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.485" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843544v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayadi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968414v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968425v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368989v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galvanin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Velot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946396v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dalpke" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drieux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Sater" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fataccioli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2437_62" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946341v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658125v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becker" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lanic" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareschal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968456v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gired Nicolas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946334v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350641v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerible" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044450699-3/50022-7" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954553v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebreil" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Berri" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Motorine" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407052v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhaloussi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954523v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glenet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842179v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Neumann" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azevedo-Favory" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaspin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841651v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843426v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577641v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844044v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968492v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03971146v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8_14" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781623v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alexander Bahena Ceron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jaramillo-Ponce" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kanazawa" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_11" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03344110v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2021.06.001" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190554v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_15" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190561v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266408v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1374-0_5" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957102v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8808-2_21" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957954v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch44" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202223v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527619504" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527619504.ch11" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347323v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Refugio Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kohl" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746623v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10190" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia Ching Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Naarmann-de Vries" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hartmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Nidoieva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kopietz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkag003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607830v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanshika Malviya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Thi Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Michiels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Seldeslachts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-026-00393-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasylyna-Marta Tseduliak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Koshla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mulartschyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Motorin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02192-25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Ching Tiffany Tsui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Kong Chan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yuan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Elias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607753v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Cohen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuerong Shu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2026.03.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Bacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pollutri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israt Jahan Ripa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#8217;andrea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117497" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Joerg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kristen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Walz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lietz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mueller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080749.125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Adams" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boileau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bujnicki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cheung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestro Conticello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03824-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drice Challal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelletier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goncalves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Menant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58664-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Wild" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Burkard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Kellner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1368" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofri Rabany" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Ben Dror" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Arafat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadar Aharoni Levitanus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Halperin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028300" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353021v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Belukhina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saudemont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depardieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lorthios" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinashe P. Maviza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0074" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05376009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Groza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchan Kumari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margalida Esteva-Socias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Prasad Bhattarai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2025.218124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Fruchard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Babosan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Carvalho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.96317.3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Weber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasturi Raorane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Johanna Grampp" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Kilz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65108-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05438616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sudol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Treffkorn-Maurau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hardy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05106950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Koenig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Guggenberger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristeli Eleftheriou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Pinter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080480.125" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05347080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thuillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Dias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011937" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05021643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Morin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Paraqindes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nguyen van Long" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Isaac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05105939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Flegler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169000" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Toubdji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thullier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401981121" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zimmermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae325" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schartel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Jann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wierczeiko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Butto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M&#252;ndnich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53403-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Henkel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fillbrunn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berthold" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413304" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominique" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Kadidia Maiga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M&#233;ndez-Godoy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53805-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04934064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Sklias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cruciani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Spagnuolo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavergne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae139" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04793630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khamaysa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mendili" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Querin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Pradat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.10.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Quaiyum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxin Sun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colbie Reed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1369018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gleue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko J&#246;rg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae765" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04934350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus van den Akker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzbeta Chabronova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Housmans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van der Vloet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Surtel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04187091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Garc&#237;a-V&#237;lchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A&#241;azco-Guenkova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith L&#243;pez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Mor&#243;n-Calvente" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-023-01809-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Gawade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Plewka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia H&#228;fner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lund" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30068-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus G.H. van den Akker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.C. Housmans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein M.J. Caron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cremers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2022.12.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Caron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612578" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03967369v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Dimitrova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pigeon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Paolantoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201877" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067720v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Huber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navpreet Kaur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad177" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04067699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morghan Lucas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Pryszcz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Medina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Milenkovic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Camacho" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01743-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930749v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pichot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hogg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jirstr&#246;m" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.12.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03787894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovamayee Maharana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kretschmer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hunger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kuster" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.08.031" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elizabeth Dreggors-Walker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Khoshnevis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102261" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537766v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delhermite" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tafforeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny Sharma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wacheul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Ghalei" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117334119" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616347v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Helm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2022.03.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Henry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Schlegel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079219.122" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03778358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Hertler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Slama" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schober" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#214;zrendeci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac719" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03335167v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2021.08.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178788v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Relier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillorit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Amalric" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21758-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114535v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heiss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Hagelskamp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kellner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20576-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0884" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03150158v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ayadi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1869892" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114536v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12010081" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03341858v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhalloussi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2021.1974750" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Yolu&#231;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Ammann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manasses Jora" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Limbach" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409238.2021.1887807" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202552v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alfeghaly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Sanchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rouget" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab245" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03165905v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12020278" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03429971v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sch&#246;ller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marks" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bruckmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Powell" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.10.018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02492494v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Werner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schmidt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kemmer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Falschlunger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa113" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093648v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurellia Galliot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1173" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03071703v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Galvanin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Marie Vogt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Grober" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Freund" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1123" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03100129v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Rashka" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hergalant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dreumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa027" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02515244v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Trzaska" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Amand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bailly" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15140-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929785v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Plehn" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Friedland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080950" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445153v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Angelova" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana G Dimitrova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da&#160;silva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02498335v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00038" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915956v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ross" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Jaroch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Eisenhart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10070977" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02957799v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neybecker" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa769" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03103238v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marcel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kundhavai Natchiar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaa036" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01981983v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ringeard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bennasser" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0841-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007743v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wei" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigel Kishton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Angel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Conn" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dalla Venezia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.12.020" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02317684v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Niebler" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00876" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02078064v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Jacob" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Th&#252;ring" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201814377" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02140106v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.05.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02113259v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buhl" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Kotter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.070243.118" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801500v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Dal Magro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Keller" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duarte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201713188" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801484v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chery" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02306-5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01928435v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ernst" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810946" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969342v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9120642" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969343v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.11.009" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01864193v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Huang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky644" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801461v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joos Aschenbrenner" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Adam" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710209" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799289v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel El Hajj" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blanloeil-Oillo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6807-7_12" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799272v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom7010013" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661952v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7213-5_2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799319v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafontaine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09734-9" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191312v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Erales" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gillot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane BELIN" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707674114" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452312v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw547" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474109v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmil Tserovski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hauenschild" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.02.012" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R6W54WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331597v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruminy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchbinder" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Joly" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2015.177" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866546v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2547-6_3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866561v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ghosh" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Obrdlik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ephrussi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004455" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866924v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Gaspar" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.12.014" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQT3Q6HR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866563v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2257" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DE1548201BB692C2444CC49C251EA265CA0DF4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866938v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Santerre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270591v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Bar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mougin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1114" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866927v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Jung Fan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020612" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866941v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Tazi" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bakkour" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Aboufirassi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07522.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715217v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maenner" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savoye" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000276" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437642v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Besse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez de Quinto" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar Trucco" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.505709" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793011v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgeois" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayadi-Ben Mena" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquenet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145404v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Culcasi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J.-L." TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Payet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506600v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hocquet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Adrian" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godeau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bigot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3894(02)00039-0" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R3GHVJT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01866980v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquenet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Thomas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2836(02)00967-1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKHLXRW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841625v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alina Neumann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231079v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourge" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120387v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371045v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231176v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842289v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darriere Tommy" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azevedo-Favory Jacinthe" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843544v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ayadi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708448v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.485" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968414v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vautrot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968425v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946396v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dalpke" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484212v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drieux" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Sater" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fataccioli" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2437_62" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368989v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galvanin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Velot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946334v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968456v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gired Nicolas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rossignol" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946341v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658125v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labois" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becker" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lanic" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mareschal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350641v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lerible" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044450699-3/50022-7" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841568v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954553v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lebreil" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Berri" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Motorine" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407052v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Rhaloussi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954523v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glenet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841651v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842179v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Neumann" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Azevedo-Favory" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaspin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843426v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577641v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844044v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968492v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781623v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alexander Bahena Ceron" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jaramillo-Ponce" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kanazawa" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36390-0_11" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03971146v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2962-8_14" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03344110v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2021.06.001" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190554v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_15" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190561v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1386-3_3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03266408v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1374-0_5" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957102v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8808-2_21" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01957954v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527647064.ch44" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202223v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mereau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9783527619504" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527619504.ch11" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347323v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Refugio Jaramillo Ponce" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Kohl" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415561v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita T Angelova" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyenvalle" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746623v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10190" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>