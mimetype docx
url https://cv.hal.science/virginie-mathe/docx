--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -134,178 +134,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Victor, Le Pic et la Plume. L’administration d’un chantier (Catalogne, xv e siècle) , Paris, Classiques Garnier, coll. « Bibliothèque d’histoire médiévale », 32, 2023, 277 p.</w:t>
+                <w:t xml:space="preserve">‘Ceux qui font le temple’. Administrer le chantier du temple d’Apollon à Delphes au IVe siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-série 4, Travailler en Grèce ancienne aux époques archaïque et classique (VIIIe-IVe siècle avant J.-C.), éd. M.P. Castiglioni, P. Ernst, P. Kossmann, L. Mercuri, pp.273-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306970v1</w:t>
+                <w:t xml:space="preserve">hal-05304484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Ceux qui font le temple’. Administrer le chantier du temple d’Apollon à Delphes au IVe siècle avant J.-C.</w:t>
+                <w:t xml:space="preserve">Sandrine Victor, Le Pic et la Plume. L’administration d’un chantier (Catalogne, xv e siècle) , Paris, Classiques Garnier, coll. « Bibliothèque d’histoire médiévale », 32, 2023, 277 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 714 (2), pp.391-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.252.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05304484v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce du marbre : toute une organisation</w:t>
               </w:r>
@@ -557,173 +557,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prignitz (S.), Bauurkunden und Bauprogramm von Epidauros. II (350-300). Abaton, Kleisia, Aphroditetempel, Artemistempel, Theater, Epidoteion, έπὶ Κυνὸς σκανάματα. – München : C.H. Beck, 2022. – VIII + 528 p. : index, bibliogr., ill. – (Vestigia, ISSN : 0506-8010, 75). – ISBN : 978.3.406.79216.8</w:t>
+                <w:t xml:space="preserve">Grèce antique. Les grands chantiers, le comptable et le bâtisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 125 (2), pp.506-511</w:t>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 503, pp.72-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427951v1</w:t>
+                <w:t xml:space="preserve">hal-03989554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grèce antique. Les grands chantiers, le comptable et le bâtisseur</w:t>
+                <w:t xml:space="preserve">Prignitz (S.), Bauurkunden und Bauprogramm von Epidauros. II (350-300). Abaton, Kleisia, Aphroditetempel, Artemistempel, Theater, Epidoteion, έπὶ Κυνὸς σκανάματα. – München : C.H. Beck, 2022. – VIII + 528 p. : index, bibliogr., ill. – (Vestigia, ISSN : 0506-8010, 75). – ISBN : 978.3.406.79216.8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 503, pp.72-76</w:t>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125 (2), pp.506-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989554v1</w:t>
+                <w:t xml:space="preserve">hal-04427951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture : Charles Davoine, Maxime L’Héritier, Ambre Péron d’Harcourt (éd.), Sarta tecta. De l’entretien à la conservation des édifices. Antiquité, Moyen-Âge, début de la période romaine, Aix-en-Provence, Presses Universitaires de Provence, 2019, 168 p</w:t>
               </w:r>
@@ -1009,169 +1009,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture : Léopold Migeotte, Les finances des cités grecques aux périodes classique et hellénistique, Paris, Les Belles Lettres, 2014, 770 p. ; Véronique Chankowski et Denis Rousset (sous la direction de), « À propos des Finances des cités grecques de L. Migeotte », Topoi 20/2, 2015, p. 339-494</w:t>
+                <w:t xml:space="preserve">Les architectes du Parthénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 385, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988912v1</w:t>
+                <w:t xml:space="preserve">hal-03989557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les architectes du Parthénon</w:t>
+                <w:t xml:space="preserve">Lecture : Léopold Migeotte, Les finances des cités grecques aux périodes classique et hellénistique, Paris, Les Belles Lettres, 2014, 770 p. ; Véronique Chankowski et Denis Rousset (sous la direction de), « À propos des Finances des cités grecques de L. Migeotte », Topoi 20/2, 2015, p. 339-494</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 385, pp.26-27</w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989557v1</w:t>
+                <w:t xml:space="preserve">hal-03988912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux architectes (presque) inconnus — L’apport de l’épigraphie à la connaissance des architectes grecs</w:t>
               </w:r>
@@ -2868,51 +2868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauchier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135o8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989554v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12914-1.p.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07092-4.p.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rabatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12914-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lopez-Rabatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/9207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/8750" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-dialogues-d-histoire-ancienne-2023-Suppl%C3%A9ment27-page-217.htm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs27.0217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/238-la-forme-de-la-maison-dans-lantiquite-9782355181016.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.68883" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauchier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135o8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12914-1.p.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07092-4.p.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rabatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12914-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lopez-Rabatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/9207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/8750" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-dialogues-d-histoire-ancienne-2023-Suppl%C3%A9ment27-page-217.htm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs27.0217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/238-la-forme-de-la-maison-dans-lantiquite-9782355181016.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.68883" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>