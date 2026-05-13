--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -134,178 +134,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Ceux qui font le temple’. Administrer le chantier du temple d’Apollon à Delphes au IVe siècle avant J.-C.</w:t>
+                <w:t xml:space="preserve">Sandrine Victor, Le Pic et la Plume. L’administration d’un chantier (Catalogne, xv e siècle) , Paris, Classiques Garnier, coll. « Bibliothèque d’histoire médiévale », 32, 2023, 277 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 714 (2), pp.391-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.252.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304484v1</w:t>
+                <w:t xml:space="preserve">hal-05306970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Victor, Le Pic et la Plume. L’administration d’un chantier (Catalogne, xv e siècle) , Paris, Classiques Garnier, coll. « Bibliothèque d’histoire médiévale », 32, 2023, 277 p.</w:t>
+                <w:t xml:space="preserve">‘Ceux qui font le temple’. Administrer le chantier du temple d’Apollon à Delphes au IVe siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-série 4, Travailler en Grèce ancienne aux époques archaïque et classique (VIIIe-IVe siècle avant J.-C.), éd. M.P. Castiglioni, P. Ernst, P. Kossmann, L. Mercuri, pp.273-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.252.0391⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05306970v1</w:t>
+                <w:t xml:space="preserve">hal-05304484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce du marbre : toute une organisation</w:t>
               </w:r>
@@ -1009,169 +1009,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les architectes du Parthénon</w:t>
+                <w:t xml:space="preserve">Lecture : Léopold Migeotte, Les finances des cités grecques aux périodes classique et hellénistique, Paris, Les Belles Lettres, 2014, 770 p. ; Véronique Chankowski et Denis Rousset (sous la direction de), « À propos des Finances des cités grecques de L. Migeotte », Topoi 20/2, 2015, p. 339-494</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 385, pp.26-27</w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989557v1</w:t>
+                <w:t xml:space="preserve">hal-03988912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture : Léopold Migeotte, Les finances des cités grecques aux périodes classique et hellénistique, Paris, Les Belles Lettres, 2014, 770 p. ; Véronique Chankowski et Denis Rousset (sous la direction de), « À propos des Finances des cités grecques de L. Migeotte », Topoi 20/2, 2015, p. 339-494</w:t>
+                <w:t xml:space="preserve">Les architectes du Parthénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 385, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988912v1</w:t>
+                <w:t xml:space="preserve">hal-03989557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux architectes (presque) inconnus — L’apport de l’épigraphie à la connaissance des architectes grecs</w:t>
               </w:r>
@@ -2868,51 +2868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauchier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135o8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12914-1.p.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07092-4.p.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rabatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12914-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lopez-Rabatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/9207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/8750" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-dialogues-d-histoire-ancienne-2023-Suppl%C3%A9ment27-page-217.htm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs27.0217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/238-la-forme-de-la-maison-dans-lantiquite-9782355181016.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.68883" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0391" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304484v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauchier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Favier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135o8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Barbot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12914-1.p.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989557v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07092-4.p.0045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Rabatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12914-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lopez-Rabatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/9207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.9207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/8750" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-dialogues-d-histoire-ancienne-2023-Suppl%C3%A9ment27-page-217.htm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs27.0217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/238-la-forme-de-la-maison-dans-lantiquite-9782355181016.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639178v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.68883" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>