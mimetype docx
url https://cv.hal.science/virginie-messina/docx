--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,3172 +66,3172 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La captation audiovisuelle pour saisir un processus de recherche création sur l'engagement étudiant : apports et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Bourgatte; Perrine Boutin; Cécile Chantraine-Braillon; Laurent Tessier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des corpus audiovisuels en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MkF éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.212-227, 2025, 978-2-493458-28-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05301494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ingénieries coopératives. Éléments de méthode et d'épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif didactique pour enseigner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.93-105, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration d’une compréhension de la transmission en danse et de la création chorégraphique. D’une connaissance pratique à une analyse scientifique dans une approche didactique et anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Arnaud-Bestieu; Hélève Duval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre la danse. État des lieux d’une décennie de recherche en France et au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.203-225, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail épistémique et dialogue d’ingénierie au sein d’une ingénierie. Enseigner une fable de La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif didactique pour enseigner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-230, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ingénierie coopérative en didactique au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Didactique Pour Enseigner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.109-138, 2024, Paideia, 978-2-7535-9639-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 5. Le recours à l’image sur l’activité réalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Arnaud-Bestieu; Hélène Duval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre la danse. État des lieux d’une décennie de recherche en France et au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.47-53, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques coopératives dans DUNE-DESIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif DESIR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.29-32, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies numériques et la transformation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Challah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Serreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des mines, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de la partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lameul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations pédagogique et numérique dans l'enseignement supérieur. Quatre années pour changer les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.69-70, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’école, on n’apprend pas en imitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Batézat-Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner, ça s'apprend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement constructiviste ou enseignement direct : il faut choisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner, ça s’apprend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49-67, Retz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour enseigner, il faut obtenir l’attention des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Batézat-Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Didactique pour enseigner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner, ça s’apprend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Retz, pp.59-84, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre une chorégraphie. Quand montrer le geste, c’est aussi montrer ce qui n’est pas visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylene Motais Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif DPE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.503, 2019, Paideia, hal-02071278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Crosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Defente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Herve-Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel dispositif de captation audiovisuelle pour saisir un processus de recherche création sur l’engagement étudiant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Legavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du consortium Huma-Num Canevas, Des corpus audiovisuels en Humanités. Méthodes, expériences, résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et créativité dans les expériences d’engagement étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Challah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Espaces sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de jargons et éducation à l'attention. Une approche comparée en langues et en danse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de l’Association pour des Recherches Comparatistes en Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCD, 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se faire milieu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Des artistes à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Goardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès international de la Théorie de l'Action Conjointe en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761577v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des artistes à l'école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Se faire milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès international de la Théorie de l'Action Conjointe en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760926v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en enquête de lycéens sur des contenus d’apprentissage en athlétisme. Contribution au symposium La co-construction d’une unité de sens dans l’action didactique conjointe en EPS : quels contenus en jeu dans les interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Musard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Biennale de l’ARIS, Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-construction d’une unité de sens dans l’action didactique conjointe en EPS : quels contenus en jeu dans les interactions ? Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Musard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bezeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Biennale de l’ARIS, Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation à vue et embarquement incertain : développement professionnel d'enseignants chercheurs intérimaires et novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Sanojca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de preuve en didactique : vers une épistémologie de l'ascension de l'abstrait au concret ? Didactique de la musique et de la danse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Batézat-Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour des Recherches Comparatistes en Didactique, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse de l’action conjointe des chorégraphes et des danseurs en situation de création comme possibilité de compréhension des pratiques chorégraphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études Pratiques de thèse en danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de la danse; Atelier des doctorants Pratiques de thèse en danse, Jun 2017, Pantin, France. p. 27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A didactic approach of joint action between a choreographer and dancers. Linking artistic creation to learning processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Créer une œuvre à l'école. L'intervention d'un chorégraphe dans une classe élémentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network 27. Didactics - Learning and Teaching at European Conference on Educational Research / European educational Research Association EERA/ECER, Reforming Education and the Imperative of Constant Change: Ambivalent roles of policy and educational research. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EERA/ECER, Aug 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque de la MSHB « Création artistique et territoires », Atelier Territoires des Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHB - Maison des Sciences de l'Homme en Bretagne, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687212v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer une œuvre à l'école. L'intervention d'un chorégraphe dans une classe élémentaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A didactic approach of joint action between a choreographer and dancers. Linking artistic creation to learning processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la MSHB « Création artistique et territoires », Atelier Territoires des Institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHB - Maison des Sciences de l'Homme en Bretagne, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Network 27. Didactics - Learning and Teaching at European Conference on Educational Research / European educational Research Association EERA/ECER, Reforming Education and the Imperative of Constant Change: Ambivalent roles of policy and educational research. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA/ECER, Aug 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687230v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint action and dance at elementary school. How is a choreographic gesture embodied?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylene Motais Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network 27. Didactics - Learning and Teaching at European Conference on Educational Research / European educational Research Association EERA/ECER, Leading Education: The Distinct Contributions of Educational Research and Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EERA/ECER, Aug 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche épistémique de l'action conjointe chorégraphe/danseurs : l'exemple du projet chorégraphique POLICES ! du chorégraphe Rachid Ouramdane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence aux 9èmes journées Activités Physiques Gymniques et Artistiques (APGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Phénix, Apr 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création/production d'art et création/élaboration de savoirs : le cas de la danse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Loquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal de l’École Doctorale SHS « Géographie du champ des sciences humaines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une anthropologie didactique des pratiques chorégraphiques dans une perspective de transposition à l’école élémentaire : de l’action conjointe chorégraphe/danseurs à celle de professeur/élèves-danseurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire du groupe Arts CREAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Dec 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes sémiotiques dans l'enseignement/apprentissage d'une séquence chorégraphique à l'école élémentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Transmettre des œuvres chorégraphiques à l'école : quels jeux épistémiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Motais-Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylene Motais Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l'ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071233v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre des œuvres chorégraphiques à l'école : quels jeux épistémiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Systèmes sémiotiques dans l'enseignement/apprentissage d'une séquence chorégraphique à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylene Motais Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l'ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...1301 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-02071278v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3249,90 +3249,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living lab : pour une coopération des praticiens et des chercheurs en pédagogie à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Crosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3370,51 +3370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art, pour ne pas mourir de la vérité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Louis Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3452,51 +3452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments de méthodologie en didactique. L'étude des pratiques filmées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 34 (2), pp.101-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3530,103 +3530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attention se construit dans l’action, en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Batézat-Batellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -3655,64 +3655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et enquête collective. Quelle recherche coopérative pour accompagner l’innovation pédagogique dans l’enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lorcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permettre la compréhension de l'action dans un jeu d'imitation. Le cas de l'action conjointe entre un artiste chorégraphique et des élèves-danseurs à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35, pp.177-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3858,51 +3858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,51 +4020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire académique des formateurs de l'INSPE de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4252,51 +4252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique pour enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4409,169 +4409,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche didactique de la danse et de la création chorégraphique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une approche didactique de la danse et de la création chorégraphique : de l’action conjointe chorégraphe/danseurs, à l’action conjointe professeur/élèves à l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Education. Université Bretagne Loire, 2017. Français. </w:t>
+              <w:t xml:space="preserve">Education. Université Rennes 2, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2017REN20061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01879264v1</w:t>
+                <w:t xml:space="preserve">tel-02724656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche didactique de la danse et de la création chorégraphique : de l’action conjointe chorégraphe/danseurs, à l’action conjointe professeur/élèves à l’école élémentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une approche didactique de la danse et de la création chorégraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Education. Université Rennes 2, 2017. Français. </w:t>
+              <w:t xml:space="preserve">Education. Université Bretagne Loire, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2017REN20061⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02724656v2</w:t>
+                <w:t xml:space="preserve">tel-01879264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4589,51 +4589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrons dans la danse. Enjeux d’une culture chorégraphique à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4709,51 +4709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,51 +4977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621166v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Goardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Louis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motais-Louvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05454902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05454910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04810445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jodry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leboucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.034.0101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lorcy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roullais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/broodenrozen.83616" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Florio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02724656v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20061" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven Jarno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/?srsltid=AfmBOoqvbMixFExXyEhw28URNLW68978E-e_smo2MenV7wXFCf60bggy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05454910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04810445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jodry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05454902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leboucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylene Motais Louvel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Goardet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Musard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bezeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Sanojca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motais-Louvel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louis Go" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.034.0101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03161498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lorcy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roullais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/broodenrozen.83616" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Florio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02724656v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN20061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>