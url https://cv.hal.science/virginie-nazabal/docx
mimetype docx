--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (213)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (214)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -624,1315 +624,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid and gas mid-infrared integrated spectroscopic sensor</w:t>
+                <w:t xml:space="preserve">Development of co-sputtered amorphous Ge–Bi–Se films for nonlinear infrared photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+                <w:t xml:space="preserve">Anupama Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Youssef Ghandaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.553730⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (7), pp.1567-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101043v1</w:t>
+                <w:t xml:space="preserve">hal-05156881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared integrated spectroscopic sensor based on chalcogenide glasses: Optical characterization and sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Chahal</w:t>
+                <w:t xml:space="preserve">Er3+-doped amorphous tellurite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Ramanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Slang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taghrid Ghanawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sensor and Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asems.2025.100149⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e20589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.20589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101032v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of co-sputtered amorphous Ge–Bi–Se films for nonlinear infrared photonic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+                <w:t xml:space="preserve">Spectrométries IR et Raman pour l’agrophotonique : innovations en suivi environnemental et sélection génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00165⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.42-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202513542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156881v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped amorphous tellurite thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pradeep Ramanan</w:t>
+                <w:t xml:space="preserve">Influence of Argon Deposition Pressure on the Mid-Infrared Luminescence of Dysprosium-Doped Ga–Ge–Sb–Se Waveguides Deposited on Different Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taghrid Ghanawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taghrid Ghanawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.20589⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (11), pp.2555-2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050672v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrométries IR et Raman pour l’agrophotonique : innovations en suivi environnemental et sélection génétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Chahal</w:t>
+                <w:t xml:space="preserve">Etching parameter optimization of photonic integrated waveguides based on chalcogenide glasses for near- and mid-infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Corvec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Enez</w:t>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202513542⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.775-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.553742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453803v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared monitoring of aromatic hydrocarbons in an aquatic environment based on polyhydroxyalkanoate biopolymers for use in a chalcogenide infrared microsensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Radwan Chahal</w:t>
+                <w:t xml:space="preserve">Sc-doped GeTe thin films prepared by radio-frequency magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Bečvář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Kucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Slang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5ma00033e⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84963-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244584v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Argon Deposition Pressure on the Mid-Infrared Luminescence of Dysprosium-Doped Ga–Ge–Sb–Se Waveguides Deposited on Different Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+                <w:t xml:space="preserve">Mid-Infrared monitoring of aromatic hydrocarbons in an aquatic environment based on polyhydroxyalkanoate biopolymers for use in a chalcogenide infrared microsensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vrážel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaom.5c00306⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (16), pp.5687-5700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ma00033e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405280v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sc-doped GeTe thin films prepared by radio-frequency magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mid-infrared integrated spectroscopic sensor based on chalcogenide glasses: Optical characterization and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Bouška</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+                <w:t xml:space="preserve">A. Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Bečvář</w:t>
+                <w:t xml:space="preserve">L. Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimír Kucek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Slang</w:t>
+                <w:t xml:space="preserve">N. Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.627. </w:t>
+              <w:t xml:space="preserve">Advanced Sensor and Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.100149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84963-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asems.2025.100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867555v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching parameter optimization of photonic integrated waveguides based on chalcogenide glasses for near- and mid-infrared applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Liquid and gas mid-infrared integrated spectroscopic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (4), pp.775-787. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (8), pp.17002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.553742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.553730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080133v1</w:t>
+                <w:t xml:space="preserve">hal-05101043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praseodymium-doped Ge20In5Sb10Se65 films based on Argon plasma co-sputtering for infrared luminescent integrated photonic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taghrid Ghanawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (4), pp.5225-5233. </w:t>
@@ -1970,103 +1970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume detection based on porous silicon waveguide for CO2 mid-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Jaafar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (8), pp.13628. </w:t>
@@ -2117,51 +2117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent optical functions of selected Ge-Sb-Se bulk chalcogenide glasses obtained by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Janíček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2623,103 +2623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface functionalization of a chalcogenide IR photonic sensor by means of a polymer membrane for water pollution remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vrážel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïssa Kadar Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 149 (18), pp.4723-4735. </w:t>
@@ -2751,961 +2751,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Conductivity and Structure of Glasses Synthesized by Mechanical-Milling Methods in the x[Na2S]–(100 – x) [0.5GeS2–0.5Ga2S3] System</w:t>
+                <w:t xml:space="preserve">Short- and medium range order in GeTe4-Ag glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiajie Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">P. Jóvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Coq</w:t>
+                <w:t xml:space="preserve">V Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">C. Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+                <w:t xml:space="preserve">S. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 599, pp.121970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303379v1</w:t>
+                <w:t xml:space="preserve">hal-03884995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and medium range order in GeTe4-Ag glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon dioxide mid-infrared sensing based on Dy3+-doped chalcogenide waveguide photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Nazabal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I Kaban</w:t>
+                <w:t xml:space="preserve">Loic Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Benardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121970⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (5), pp.1128-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.483613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884995v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide mid-infrared sensing based on Dy3+-doped chalcogenide waveguide photoluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass spectrometry and in situ x-ray photoelectron spectroscopy investigations of organometallic species induced by the etching of germanium, antimony and selenium in a methane-based plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Bodiou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Albane Benardais</w:t>
+                <w:t xml:space="preserve">E Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.483613⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.085003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aceaa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057503v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry and in situ x-ray photoelectron spectroscopy investigations of organometallic species induced by the etching of germanium, antimony and selenium in a methane-based plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic Conductivity and Structure of Glasses Synthesized by Mechanical-Milling Methods in the x[Na2S]–(100 – x) [0.5GeS2–0.5Ga2S3] System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Girard</w:t>
+                <w:t xml:space="preserve">Jiajie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bouška</w:t>
+                <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Baudet</w:t>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Baillieul</w:t>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (8), pp.085003. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Inorganic Chemistry, 62 (46), pp.19033-19042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aceaa5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186877v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring of Multisource Deposition Conditions towards Required Chemical Composition of Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kotrla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12111830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445774v1</w:t>
+                <w:t xml:space="preserve">hal-03715161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Functionalization with Polymer Membrane or SEIRA Interface to Improve the Sensitivity of Chalcogenide-Based Infrared Sensors Dedicated to the Detection of Organic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (51), pp.47840-47850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.2c05502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of Multisource Deposition Conditions towards Required Chemical Composition of Thin Films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.1830. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12111830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715161v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium-antimony-selenium-tellurium thin films: Clusters formation by laser ablation and comparison with clusters from mixtures of elements</w:t>
               </w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,2695 +4304,2695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Chalcogenide Platform Infrared Sensor Dedicated to the In Situ Detection of Aromatic Hydrocarbons in Natural Waters via an Attenuated Total Reflection Spectroscopy Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Michel</w:t>
+                <w:t xml:space="preserve">Carole Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21072449⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217083v1</w:t>
+                <w:t xml:space="preserve">hal-03432316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic-Doped SnSe Thin Films Prepared by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Prokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Gorylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Cermak Sraitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (27), pp.17483-17491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.1c01892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser ablation of Ga-Sb-Te thin films monitored with quadrupole ion trap time-of-flight mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govinda Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Gorylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blay</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josef Havel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.6643-6652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.18021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432316v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation of Ga-Sb-Te thin films monitored with quadrupole ion trap time-of-flight mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Ge20Te80-xSex glassy structures by combining solid state NMR, vibrational spectroscopies and DFT modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Govinda Mandal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Gorylova</w:t>
+                <w:t xml:space="preserve">R. Mereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.18021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297, pp.122062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331051v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Ge20Te80-xSex glassy structures by combining solid state NMR, vibrational spectroscopies and DFT modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface composition and micromasking effect during the etching of amorphous Ge-Sb-Se thin films in SF6 and SF6/Ar plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Thibaut Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Roiland</w:t>
+                <w:t xml:space="preserve">Aurelie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rhallabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122062⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 549, pp.149192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196087v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface composition and micromasking effect during the etching of amorphous Ge-Sb-Se thin films in SF6 and SF6/Ar plasmas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radio-frequency magnetron co-sputtered Ge-Sb-Te phase change thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rhallabi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek Bouska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 549, pp.149192. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 569, pp.121003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194243v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency magnetron co-sputtered Ge-Sb-Te phase change thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Chalcogenide Platform Infrared Sensor Dedicated to the In Situ Detection of Aromatic Hydrocarbons in Natural Waters via an Attenuated Total Reflection Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Bouska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+                <w:t xml:space="preserve">Jonathan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 569, pp.121003. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.2449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.121003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21072449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331139v1</w:t>
+                <w:t xml:space="preserve">hal-03217083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaTe-Sb2Te3 thin-films phase change characteristics</w:t>
+                <w:t xml:space="preserve">Self-phase modulation and four-wave mixing in a chalcogenide ridge waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Gutwirth</w:t>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Halenkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Prikryl</w:t>
+                <w:t xml:space="preserve">Nessim Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.386779⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1440-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.393535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536604v1</w:t>
+                <w:t xml:space="preserve">hal-02879002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Er-doped Ga-Ge-Sb-S thin films fabricated by sputtering and pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anodic bonding of mid-infrared transparent germanate glasses for high pressure - high temperature microfluidic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Normani</w:t>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+                <w:t xml:space="preserve">Yannick Ledemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64092-3⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1702861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862234v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a multimode interferometer-based mid-infrared multispecies gas sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Radio-frequency sputtering fabrication of chalcogenide-based Er3+-doped vertical optical cavities for near-infrared operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.2500-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.401930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3005346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02936794v1</w:t>
+                <w:t xml:space="preserve">hal-02996400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-phase modulation and four-wave mixing in a chalcogenide ridge waveguide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+                <w:t xml:space="preserve">Dy3+ doped GaGeSbSe fiber long-wave infrared emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, pp.116853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.393535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879002v1</w:t>
+                <w:t xml:space="preserve">hal-03100227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic bonding of mid-infrared transparent germanate glasses for high pressure - high temperature microfluidic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandy Morais</w:t>
+                <w:t xml:space="preserve">Etching of GeSe 2 chalcogenide glass and its pulsed laser deposited thin films in SF 6 , SF 6 /Ar and SF 6 /O 2 plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ledain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rhallabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1702861⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (10), pp.105006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/abb0d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467111v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency sputtering fabrication of chalcogenide-based Er3+-doped vertical optical cavities for near-infrared operation</w:t>
+                <w:t xml:space="preserve">Co-sputtered Pr 3+ -doped Ga-Ge-Sb-Se active waveguides for mid-infrared operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simone Normani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Joanny</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.401930⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (15), pp.22511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.398434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996400v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dy3+ doped GaGeSbSe fiber long-wave infrared emission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Self-Confined Plasmonic Beams: Experimental Proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Braud</w:t>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2019.116853⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (9), pp.2562-2570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100227v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-sputtered Pr 3+ -doped Ga-Ge-Sb-Se active waveguides for mid-infrared operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+                <w:t xml:space="preserve">Amorphous Ga-Sb-Se thin films fabricated by co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.398434⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.45.000029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957437v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching of GeSe 2 chalcogenide glass and its pulsed laser deposited thin films in SF 6 , SF 6 /Ar and SF 6 /O 2 plasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation of a chalcogenide glass film under optical modulated excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Emile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/abb0d0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 535, pp.119962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011508v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Self-Confined Plasmonic Beams: Experimental Proof</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear optical properties of co-sputtered Ge-Sb-Se amorphous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00906⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (6), pp.1523-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.386775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961176v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Ga-Sb-Se thin films fabricated by co-sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Halenkovič</w:t>
+                <w:t xml:space="preserve">GaTe-Sb2Te3 thin-films phase change characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Němec</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prikryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 45 (1), pp.29-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.45.000029⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1067-1070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.386779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472933v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of a chalcogenide glass film under optical modulated excitation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative study of Er-doped Ga-Ge-Sb-S thin films fabricated by sputtering and pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64092-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119962⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02796936v1</w:t>
+                <w:t xml:space="preserve">hal-02862234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear optical properties of co-sputtered Ge-Sb-Se amorphous thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marek Bouška</w:t>
+                <w:t xml:space="preserve">Design of a multimode interferometer-based mid-infrared multispecies gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (6), pp.1523-1526. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (22), pp.13426-13435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.386775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3005346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100338v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser desorption ionization time-of-flight mass spectrometry of GexSe1-x chalcogenide glasses, their thin films, and GeSe mixtures</w:t>
               </w:r>
@@ -7004,51 +7004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mawale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7138,51 +7138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,51 +7298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (12), pp.2756-2761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7402,51 +7402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Mawale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7644,90 +7644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical carbon dioxide remote sensing using rare earth doped chalcogenide fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7772,295 +7772,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Ge-Bi-Se Thin Films: A Mass Spectrometric Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+                <w:t xml:space="preserve">The structure of near stoichiometric Ge-Ga-Sb-S glasses A reverse Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pethes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj Lochan Bora</w:t>
+                <w:t xml:space="preserve">B. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 505, pp.340-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55773-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438539v1</w:t>
+                <w:t xml:space="preserve">hal-02043062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of near stoichiometric Ge-Ga-Sb-S glasses A reverse Monte Carlo study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Chahal</w:t>
+                <w:t xml:space="preserve">Amorphous Ge-Bi-Se Thin Films: A Mass Spectrometric Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Mawale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govinda Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Kaban</w:t>
+                <w:t xml:space="preserve">Pankaj Lochan Bora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 505, pp.340-346. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55773-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043062v1</w:t>
+                <w:t xml:space="preserve">hal-02438539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge-Sb-Te Chalcogenide Thin Films Deposited by Nanosecond, Picosecond, and Femtosecond Laser Ablation</w:t>
               </w:r>
@@ -8174,2331 +8174,2331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-doped Dy3+ and Pr3+ Ga5Ge20Sb10S65 fibers for mid-infrared broad emission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Te-As-Se glass destabilization using high energy milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ledemi</w:t>
+                <w:t xml:space="preserve">Enora Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Messaddeq</w:t>
+                <w:t xml:space="preserve">Anna Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.002893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 480, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833231v1</w:t>
+                <w:t xml:space="preserve">hal-01660838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge-free chalcogenide glasses based on Ga-Sb-Se and their stabilization by iodine incorporation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Lecomte</w:t>
+                <w:t xml:space="preserve">Analysis of pulsed laser deposited amorphous chalcogenide film thickness distribution: Plume deflection angle dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pavlišta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vit Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 481, pp.543-547. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 481, pp.409-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.11.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695550v1</w:t>
+                <w:t xml:space="preserve">hal-01695549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared guided photoluminescence from integrated Pr3+-doped selenide ridge waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75, pp.109-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te-As-Se glass destabilization using high energy milling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+                <w:t xml:space="preserve">7 to 8 mu m emission from Sm3+ doped selenide fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.08.017⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (20), pp.26462-26469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.026462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660838v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pulsed laser deposited amorphous chalcogenide film thickness distribution: Plume deflection angle dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Pavlišta</w:t>
+                <w:t xml:space="preserve">Amorphous Ge-Sb-Se thin films fabricated by co-sputtering Properties and photosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vit Zajac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
+                <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (7), pp.2877-2887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.15453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695549v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7 to 8 mu m emission from Sm3+ doped selenide fibers</w:t>
+                <w:t xml:space="preserve">8 mu m luminescence from a Tb3+ GaGeSbSe fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.026462⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (6), pp.1211-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.001211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902035v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Ge-Sb-Se thin films fabricated by co-sputtering Properties and photosensitivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+                <w:t xml:space="preserve">Chemical order in Ga or Sb modified germanium sulfide glasses around stoichiometry High-resolution XPS and Raman studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Golovchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oelgoetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Specht</w:t>
+                <w:t xml:space="preserve">A. Kovalskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (7), pp.2877-2887. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499, pp.237-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.15453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806937v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8 mu m luminescence from a Tb3+ GaGeSbSe fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Nd3+: Ga-Ge-Sb-S glasses and fibers for luminescence in mid-IR: synthesis, structural characterization and rare earth spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trapananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.001211⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.1650-1-1650-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.8.001650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771092v1</w:t>
+                <w:t xml:space="preserve">hal-01833237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; doped Ga&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Ge&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;65-x&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; (x=0-37.5) chalcogenide glasses and fibers for MWIR and LWIR emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (9), pp.2887-2900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OME.8.002887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd3+: Ga-Ge-Sb-S glasses and fibers for luminescence in mid-IR: synthesis, structural characterization and rare earth spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Chemical order in Ge-Ga-Sb-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pethes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Trapananti</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.8.001650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 484, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833237v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical order in Ga or Sb modified germanium sulfide glasses around stoichiometry High-resolution XPS and Raman studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Oelgoetz</w:t>
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy analysis of Ge-Sb-Se pulsed laser deposited thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kovalskiy</w:t>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.07.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (8), pp.3347-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.15512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874720v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical order in Ge-Ga-Sb-Se glasses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Prestipino</w:t>
+                <w:t xml:space="preserve">Co-doped Dy3+ and Pr3+ Ga5Ge20Sb10S65 fibers for mid-infrared broad emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Michalik</w:t>
+                <w:t xml:space="preserve">Y. Ledemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.017⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (12), pp.2893-2896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.002893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737379v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy analysis of Ge-Sb-Se pulsed laser deposited thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ge-free chalcogenide glasses based on Ga-Sb-Se and their stabilization by iodine incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Boidin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alicia Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (8), pp.3347-3356. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.543-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.15512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833232v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an evanescent optical integrated sensor in the mid-infrared for detection of pollution in groundwater or seawater</w:t>
+                <w:t xml:space="preserve">Design of praseodymium-doped chalcogenide micro-disk emitting at 4.7 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baudet</w:t>
+                <w:t xml:space="preserve">Giuseppe Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gutierrez-Arroyo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Němec</w:t>
+                <w:t xml:space="preserve">Mario Christian Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Device Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20550308.2017.1338211⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (6), pp.7014-7030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.007014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134188v1</w:t>
+                <w:t xml:space="preserve">hal-01515164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of an evanescent optical integrated sensor for multipurpose detection of gases and liquids in the Mid-Infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an evanescent optical integrated sensor in the mid-infrared for detection of pollution in groundwater or seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+                <w:t xml:space="preserve">A. Gutierrez-Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.09.174⟩</w:t>
+              <w:t xml:space="preserve">Advanced Device Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20550308.2017.1338211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500404v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of ultrafast optical Kerr effect of Ge–Sb–Se chalcogenide slab waveguides by the beam self-trapping technique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of an evanescent optical integrated sensor for multipurpose detection of gases and liquids in the Mid-Infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M.R. Elsawy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Němec</w:t>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 403, pp.352-357. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.842-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.07.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.09.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581233v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of praseodymium-doped chalcogenide micro-disk emitting at 4.7 μm</w:t>
+                <w:t xml:space="preserve">Measurement of ultrafast optical Kerr effect of Ge–Sb–Se chalcogenide slab waveguides by the beam self-trapping technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Palma</w:t>
+                <w:t xml:space="preserve">T. Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Christian Falconi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Ari</w:t>
+                <w:t xml:space="preserve">M.M.R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (6), pp.7014-7030. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 403, pp.352-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.007014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515164v1</w:t>
+                <w:t xml:space="preserve">hal-01581233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysprosium-Doped Chalcogenide Master Oscillator Power Amplifier (MOPA) for Mid-IR Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Christian Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10569,4352 +10569,4352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Desorption Ionization of As(2)Ch(3) (Ch = S, Se, and Te) Chalcogenides Using Quadrupole Ion Trap Time-of-Flight Mass Spectrometry: A Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of ultrafast optical Kerr effect of Ge–Sb–Se chalcogenide slab waveguides by the beam self-trapping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Madhukar Mawale</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+                <w:t xml:space="preserve">Mahmoud M.R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-017-1785-x⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 403, pp.352-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671254v1</w:t>
+                <w:t xml:space="preserve">hal-05563227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design approach for deposition optimization of RF sputtered chalcogenide thin films devoted to environmental optical sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Baudet</w:t>
+                <w:t xml:space="preserve">Laser Desorption Ionization of As(2)Ch(3) (Ch = S, Se, and Te) Chalcogenides Using Quadrupole Ion Trap Time-of-Flight Mass Spectrometry: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Madhukar Mawale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sergent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Rinnert</w:t>
+                <w:t xml:space="preserve">Mayuri Vilas Ausekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Prokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03678-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.2569-2579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-017-1785-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544248v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostability of pulsed-laser-deposited AsxTe100-x (x=40, 50, 60) amorphous thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental design approach for deposition optimization of RF sputtered chalcogenide thin films devoted to environmental optical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Hawlová</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zdenek Cernosek</w:t>
+                <w:t xml:space="preserve">E. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.001660⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.3500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03678-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532181v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of Sb on glass-forming ability of Ga-containing As2Se3 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (4), pp.1388--1394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.14662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation of (GeSe2)(100-x)(Sb2Se3)(x) chalcogenide glasses: Influence of the target composition on the plasma plume dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photostability of pulsed-laser-deposited AsxTe100-x (x=40, 50, 60) amorphous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hawlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Irimiciuc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Nemec</w:t>
+                <w:t xml:space="preserve">Zdenek Cernosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.09.016⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (9), pp.1660--1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.001660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578541v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenide sputtered films development for MIR environmental sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+                <w:t xml:space="preserve">Laser ablation of (GeSe2)(100-x)(Sb2Se3)(x) chalcogenide glasses: Influence of the target composition on the plasma plume dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Irimiciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Bulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.6.002616⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 418 (Part B), pp.594--600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367204v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Desorption Ionization Time-of-Flight Mass Spectrometry of Glasses and Amorphous Films from Ge-As-Se System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Prokes</w:t>
+                <w:t xml:space="preserve">Local motifs in GeS2-Ga2S3 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josef Havel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (11), pp.3594-3599. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 673, pp.149-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.14366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.02.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414287v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited alumina thin films</w:t>
+                <w:t xml:space="preserve">Design of an Efficient Pumping Scheme for Mid-IR Dy3+:Ga5Ge20Sb10S65 PCF Fiber Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Boidin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+                <w:t xml:space="preserve">M.C. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trolès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.09.048⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (18), pp.1984--1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2581022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202033v1</w:t>
+                <w:t xml:space="preserve">hal-01367221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization at 7.7 μm of an integrated platform based on chalcogenide waveguides for sensing applications in the mid-infrared</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">Fiber evanescent wave spectroscopy based on IR fluorescent chalcogenide fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (20), pp.23109-23117. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.209-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.023109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.01.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398053v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel double step approach for optical sensing via microsphere WGM resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (23), pp.26956--26971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.24.026956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence at 2.8 μm: Er3+-doped chalcogenide micro-waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58, pp.390--397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dy3+ doped GeGaSbS fluorescent fiber at 4.4 μm for optical gas sensing: Comparison of simulation and experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser-induced refractive index changesin Ge15As15S70 chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Pelé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Braud</w:t>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Doualan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhura Somayaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.04.016⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.6.001914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304300v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01346747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced refractive index changesin Ge15As15S70 chalcogenide glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dy3+ doped GeGaSbS fluorescent fiber at 4.4 μm for optical gas sensing: Comparison of simulation and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Caillaud</w:t>
+                <w:t xml:space="preserve">A. L. Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Madhura Somayaji</w:t>
+                <w:t xml:space="preserve">J. L. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.6.001914⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01346747v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber evanescent wave spectroscopy based on IR fluorescent chalcogenide fibers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Structural analysis of RF sputtered Ge-Sb-Se thin films by Raman and X-ray photoelectron spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.01.091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 444, pp.64--72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269748v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Efficient Pumping Scheme for Mid-IR Dy3+:Ga5Ge20Sb10S65 PCF Fiber Laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Starecki</w:t>
+                <w:t xml:space="preserve">Thermoanalytical properties and structure of (As2Se3)100 − x(Sb2Se3)x glasses by Raman and 77Se MAS NMR using a multivariate curve resolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Černošková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Holubová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (18), pp.1984--1987. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 432 (B), pp.426-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2581022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367221v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local motifs in GeS2-Ga2S3 glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Kaban</w:t>
+                <w:t xml:space="preserve">IR emitting Dy3+ doped chalcogenide fibers for in situ CO2 monitoring in high pressure microsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 673, pp.149-157. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.36-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.02.193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279122v1</w:t>
+                <w:t xml:space="preserve">hal-01398111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of RF sputtered Ge-Sb-Se thin films by Raman and X-ray photoelectron spectroscopies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Michel</w:t>
+                <w:t xml:space="preserve">Effect of rare-earth doping on the free-volume structure of Ga-modified Te20As30Se50 glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya. Shpotyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Shpotyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.04.017⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (27), pp.22797-22802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra02092e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319062v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoanalytical properties and structure of (As2Se3)100 − x(Sb2Se3)x glasses by Raman and 77Se MAS NMR using a multivariate curve resolution approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Roiland</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposited GeTe-rich GeTe-Sb2Te3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Pechev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), 26552 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.10.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01231157v1</w:t>
+                <w:t xml:space="preserve">hal-01326290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR emitting Dy3+ doped chalcogenide fibers for in situ CO2 monitoring in high pressure microsystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+                <w:t xml:space="preserve">Structure of arsenic selenide glasses by Raman and 77Se NMR with a multivariate curve resolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Černošek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goncalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2016.10.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 447, pp.322--328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01398111v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rare-earth doping on the free-volume structure of Ga-modified Te20As30Se50 glass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Photonic bandgap amorphous chalcogenide thin films with multilayered structure grown by pulsed laser deposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-Q. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra02092e⟩</w:t>
+              <w:t xml:space="preserve">Optoelectronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.199--202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11801-016-6012-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298761v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited GeTe-rich GeTe-Sb2Te3 thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Boidin</w:t>
+                <w:t xml:space="preserve">Chemical Short-Range Order in Selenide and Telluride Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pethes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trapananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep26552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (34), pp.9204--9214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b05996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326290v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of arsenic selenide glasses by Raman and 77Se NMR with a multivariate curve resolution approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Optical characterization at 7.7 μm of an integrated platform based on chalcogenide waveguides for sensing applications in the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Goncalvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Roiland</w:t>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 447, pp.322--328. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (20), pp.23109-23117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.023109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367253v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Short-Range Order in Selenide and Telluride Glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Trapananti</w:t>
+                <w:t xml:space="preserve">Selenide sputtered films development for MIR environmental sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (34), pp.9204--9214. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2616--2627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b05996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.6.002616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367252v1</w:t>
+                <w:t xml:space="preserve">hal-01367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic bandgap amorphous chalcogenide thin films with multilayered structure grown by pulsed laser deposition method</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposited alumina thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-Q. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Němec</w:t>
+                <w:t xml:space="preserve">Rémi Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-Q. Jin</w:t>
+                <w:t xml:space="preserve">Ludvík Beneš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optoelectronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (3), pp.199--202. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1, Part B), pp.1177-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11801-016-6012-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367187v1</w:t>
+                <w:t xml:space="preserve">hal-01202033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Desorption Ionisation Time-​of-​Flight Mass Spectrometry of Chalcogenide Glasses from (GeSe2)​100-​x(Sb2Se3)​x System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+                <w:t xml:space="preserve">Laser Desorption Ionization Time-of-Flight Mass Spectrometry of Glasses and Amorphous Films from Ge-As-Se System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Sutorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Prokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 98 (CODEN:JACTAW ISSN:0002-7820), pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.13857⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 99 (11), pp.3594-3599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205862v1</w:t>
+                <w:t xml:space="preserve">hal-01414287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-​Photostability of pulsed laser deposited amorphous thin films from Ge-​As-​Te system</w:t>
+                <w:t xml:space="preserve">Photosensitivity of pulsed laser deposited Ge-Sb-Se thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hawlová</w:t>
+                <w:t xml:space="preserve">M. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Verger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09310⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136911v1</w:t>
+                <w:t xml:space="preserve">hal-01166153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga-modified As2Se3–Te glasses for active applications in IR photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ari</w:t>
+                <w:t xml:space="preserve">Surface enhanced infrared absorption by nanoantenna on chalcogenide glass substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.04.024⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (7), pp.073103/1-073103/4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147994v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Rearrangement in AgI-​Doped GeTe4 Glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuo Cui</w:t>
+                <w:t xml:space="preserve">Modeling of Whispering Gallery Modes for Rare Earth Spectroscopic Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.13369⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (17), pp.1861--1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2443915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01127986v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitivity of pulsed laser deposited Ge-Sb-Se thin films</w:t>
+                <w:t xml:space="preserve">Wavelength conversion in Er^3+ doped chalcogenide fibers for optical gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Němec</w:t>
+                <w:t xml:space="preserve">A.L. Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boudebs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Focsa</w:t>
+                <w:t xml:space="preserve">J.L. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000781⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.4163-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.004163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166153v1</w:t>
+                <w:t xml:space="preserve">hal-01142020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength conversion in Er^3+ doped chalcogenide fibers for optical gas sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test-​Photostability of pulsed laser deposited amorphous thin films from Ge-​As-​Te system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hawlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Pelé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Chahal</w:t>
+                <w:t xml:space="preserve">F. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.004163⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.9310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142020v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface enhanced infrared absorption by nanoantenna on chalcogenide glass substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+                <w:t xml:space="preserve">Ga-modified As2Se3–Te glasses for active applications in IR photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya. Shpotyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boussard-Pledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913308⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.228-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121524v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Whispering Gallery Modes for Rare Earth Spectroscopic Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Palma</w:t>
+                <w:t xml:space="preserve">Network Rearrangement in AgI-​Doped GeTe4 Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Jovari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Falconi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Kishi</w:t>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.1034-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.13369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2443915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202032v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiarities of Ga and Te incorporation in glassy arsenic selenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Golovchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15004,51 +15004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide Glasses for Infrared Photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15114,295 +15114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short range order in Ge-Ga-Se glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Chahal</w:t>
+                <w:t xml:space="preserve">Study of Ga incorporation in glassy arsenic selenides by high-resolution XPS and EXAFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Golovchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya. Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Trapananti</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boussard-Pledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 651, pp.578-584. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (18), pp.184501/1-184501/10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.08.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4919947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188226v1</w:t>
+                <w:t xml:space="preserve">hal-01152508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ga incorporation in glassy arsenic selenides by high-resolution XPS and EXAFS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ya. Shpotyuk</w:t>
+                <w:t xml:space="preserve">Short range order in Ge-Ga-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pethes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bureau</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trapananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (18), pp.184501/1-184501/10. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 651, pp.578-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4919947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152508v1</w:t>
+                <w:t xml:space="preserve">hal-01188226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR optical sensor for CO2 detection based on fluorescence absorbance of Dy3+:Ga5Ge20Sb10S65 fibers</w:t>
               </w:r>
@@ -15414,77 +15414,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Quetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 207 (PartA), pp.518-525. </w:t>
@@ -15516,4750 +15516,4779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of rare-​earth-​doped gallium lanthanum sulphide chalcogenide glass thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélinda Olivier</w:t>
+                <w:t xml:space="preserve">Laser Desorption Ionisation Time-​of-​Flight Mass Spectrometry of Chalcogenide Glasses from (GeSe2)​100-​x(Sb2Se3)​x System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Sutorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Prokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-014-8359-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (CODEN:JACTAW ISSN:0002-7820), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.13857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018968v1</w:t>
+                <w:t xml:space="preserve">hal-01205862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation in chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. V. Kityk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Woodhead Publishing Series in Electronic and Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.509-561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1533/9780857093561.2.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of (GeSe2)100−x(Sb2Se3)x glasses in near- and middle-infrared spectral regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kalendova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Benda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.176-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, nonlinear properties, and photosensitivity of (GeSe2)​100-​x(Sb2Se3)​x glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tchahame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, issue 3 (3), pp.525-540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OME.4.000525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser desorption ionization time-of-flight mass spectrometry of erbium-doped Ga-Ge-Sb-S glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pal Jovari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (11), pp.1221-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.6896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positron annihilation probing of crystallization effects in TAS-​235 glass affected by Ga additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75 (9), pp.1049-1053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpcs.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide optical fibers for mid-​infrared sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (2), pp.027101/1-027101/7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.OE.53.2.027101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ga incorporation in the As30Se50Te20 glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Golovchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 398-399, pp.19-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenide and telluride glasses for mid-​infrared bio-​sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8938, pp.893805/1-893805/9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2036734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-mode-area infrared guiding in ultrafast laser written waveguides in Sulfur-based chalcogenide glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">Accurate Determination of Optical Functions of Ge-As-Te Glasses via Spectroscopic Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hawlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.013091⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (10), pp.044-3047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00997831v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Determination of Optical Functions of Ge-As-Te Glasses via Spectroscopic Ellipsometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petr Němec</w:t>
+                <w:t xml:space="preserve">71Ga NMR in chalcogenide and chalco-halide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.13190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 383, pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JNONCRYSOL.2013.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102058v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">71Ga NMR in chalcogenide and chalco-halide glasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Large-mode-area infrared guiding in ultrafast laser written waveguides in Sulfur-based chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghua Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JNONCRYSOL.2013.03.038⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.13091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.013091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941038v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00997831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated structural changes of Se in nanolayered composite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Csarnovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Csik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 143 (2), pp.889-893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga-Ge-Te amorphous thin films fabricated by pulsed laser deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposition of rare-​earth-​doped gallium lanthanum sulphide chalcogenide glass thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Oana Pompilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dascalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mihaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dussauze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Bouyrie</w:t>
+                <w:t xml:space="preserve">S. Gurlui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.01.096⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-014-8359-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848937v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR luminescence of Dy3+ and Pr3+ doped Ga5Ge20Sb10S(Se)(65) bulk glasses and fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.03.062⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (12), pp.2112-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848941v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From selenium- to tellurium-based glass optical fibers for infrared spectroscopies.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Plasma diagnostics in pulsed laser deposition of GaLaS chalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Oana Pompilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Gurlui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules18055373⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 278, pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.11.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848949v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study and Judd-Ofelt analysis of Pr3+-doped Zr-Ba-La-Al glasses in visible spectral range.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (8), pp.2032--2042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Photosensitivity of pulsed laser deposited Ge20As20Se60 and Ge10As30Se60 amorphous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hawlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (10), pp.3860-3864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.05.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910293v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma diagnostics in pulsed laser deposition of GaLaS chalcogenides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
+                <w:t xml:space="preserve">Red and orange Pr3+:LiYF4 planar waveguide laser.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Western Bolanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.11.069⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (4), pp.455-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878952v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red and orange Pr3+:LiYF4 planar waveguide laser.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Starecki</w:t>
+                <w:t xml:space="preserve">Glasses of stoichiometric (As2Se3)​100-​x(Sb2Se3)​x system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cernoskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Cernosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Bolanos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+                <w:t xml:space="preserve">J. Holubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mezinarodni Cesky a Slovensky Kalorimetricky Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, CODEN:69RPK7 (ISBN:978-80-7395-611-0), pp.143-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848946v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitivity of pulsed laser deposited Ge20As20Se60 and Ge10As30Se60 amorphous thin films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed laser deposited amorphous chalcogenide and alumino-silicate thin films and their multilayered structures for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (10), pp.3860-3864. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 539, pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.05.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00860083v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glasses of stoichiometric (As2Se3)​100-​x(Sb2Se3)​x system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of fiber coupled Er3+: Chalcogenide microsphere amplifier via particle swarm optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Cernoskova</w:t>
+                <w:t xml:space="preserve">Luciano Mescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuji Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Holubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mezinarodni Cesky a Slovensky Kalorimetricky Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (7), pp.071805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981352v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited amorphous chalcogenide and alumino-silicate thin films and their multilayered structures for photonic applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical milling and SPS used to obtain GeS2-βGeS2 infrared glass-ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+                <w:t xml:space="preserve">Bai Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Allix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 539, pp.226-232. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 377, pp.240-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878948v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical milling and SPS used to obtain GeS2-βGeS2 infrared glass-ceramic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">Ga-Ge-Te amorphous thin films fabricated by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Marc Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongli Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2013.01.008⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 531, pp.454-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.01.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859729v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of fiber coupled Er3+: Chalcogenide microsphere amplifier via particle swarm optimization algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tetsuji Yano</w:t>
+                <w:t xml:space="preserve">From selenium- to tellurium-based glass optical fibers for infrared spectroscopies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071805⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.5373-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules18055373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941093v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low power plasmon-soliton in realistic nonlinear planar structures,</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mid-IR luminescence of Dy3+ and Pr3+ doped Ga5Ge20Sb10S(Se)(65) bulk glasses and fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Jovari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101, pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.03.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738953v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-power plasmon–soliton in realistic nonlinear planar structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Kartashov</w:t>
+                <w:t xml:space="preserve">Evanescent wave optical micro-sensor based on chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Renversez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.468-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223648v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical amplification of Pr3+ -doped ZBLA channel waveguides for visible Laser emission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (22), pp.25064-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.025064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent wave optical micro-sensor based on chalcogenide glass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Surface enhanced infrared absorption (SEIRA) spectroscopy using gold nanoparticles on As2S3 glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 173, pp.468-476. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.056⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 175, pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00743261v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface enhanced infrared absorption (SEIRA) spectroscopy using gold nanoparticles on As2S3 glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Verger</w:t>
+                <w:t xml:space="preserve">Amorphous and crystallized Ge-Sb-Te thin films deposited by pulsed laser: Local structure using Raman scattering spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+                <w:t xml:space="preserve">L. Beneš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 175, pp.142-148. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (2-3), pp.935-941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.01.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814095v1</w:t>
+                <w:t xml:space="preserve">hal-00848847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous and crystallized Ge-Sb-Te thin films deposited by pulsed laser: Local structure using Raman scattering spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluoride and oxyfluoride glasses for optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Beneš</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.08.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848847v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoride and oxyfluoride glasses for optical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid nanoparticle-microcavity-based plasmonic nanosensors with improved detection resolution and extended remote-sensing ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Yuan Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Wondraczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Maier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.06.035⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848846v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid nanoparticle-microcavity-based plasmonic nanosensors with improved detection resolution and extended remote-sensing ability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lothar Wondraczek</w:t>
+                <w:t xml:space="preserve">Photo-induced effects in GeS2 glass and glass-ceramics stimulated by green and IR lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Maier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maciey Piasecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2109⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73, pp.14-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2011.12.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848853v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced effects in GeS2 glass and glass-ceramics stimulated by green and IR lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bai Xue</w:t>
+                <w:t xml:space="preserve">Low-power plasmon–soliton in realistic nonlinear planar structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Walasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Kartashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.4579 - 4581</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848829v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characteristics of pulsed laser deposited Ge-Sb-Te thin films studied by spectroscopic ellipsometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Prikryl</w:t>
+                <w:t xml:space="preserve">Low power plasmon-soliton in realistic nonlinear planar structures,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Walasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Frumar</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Kartashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.00000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719552v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting of photo induced changes in amorphous chalcogenide/alumino-silicate nanomultilayers</w:t>
               </w:r>
@@ -20391,90 +20420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging process of photosensitive chalcogenide films deposited by electron beam deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ei Kamitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20531,960 +20560,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering and Pulsed Laser Deposition for Near- and Mid-Infrared Applications: A Comparative Study of Ge25Sb10S65 and Ge25Sb10Se65 Amorphous Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical characteristics of pulsed laser deposited Ge-Sb-Te thin films studied by spectroscopic ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prikryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7402.2010.02571.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.073520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3569865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564132v1</w:t>
+                <w:t xml:space="preserve">hal-00719552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and physical properties of glasses in the Sb2O3-PbCl2-MoO3 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goumeidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legouera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Iezid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 357 (21), pp.3572-3577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pr3+-doped ZBLA fluoride glasses for visible laser emission</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
+                <w:t xml:space="preserve">Sputtering and Pulsed Laser Deposition for Near- and Mid-Infrared Applications: A Comparative Study of Ge25Sb10S65 and Ge25Sb10Se65 Amorphous Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.990-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7402.2010.02571.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.12.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00592128v1</w:t>
+                <w:t xml:space="preserve">hal-00564132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterizations of As-Se-Te glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+                <w:t xml:space="preserve">Pr3+-doped ZBLA fluoride glasses for visible laser emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.09.104⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (7), pp.980-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719554v1</w:t>
+                <w:t xml:space="preserve">hal-00592128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic origin of demixing in Ge20SexTe80-x alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Conseil</w:t>
+                <w:t xml:space="preserve">Structural characterizations of As-Se-Te glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Kaban</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 509 (17), pp.5190-5194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.02.032⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 509 (3), pp.831-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.09.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719546v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass formation in the Sb2O3-CdCl2-SrCl2 ternary system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcel Poulain</w:t>
+                <w:t xml:space="preserve">Microscopic origin of demixing in Ge20SexTe80-x alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ratkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 357 (15), pp.2984-2988. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509 (17), pp.5190-5194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719440v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb:CaF2 grown by liquid phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmjid Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21541,7349 +21541,7471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited alumino-silicate thin films and amorphous chalcogenide/alumino-silicate structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nemec</w:t>
+                <w:t xml:space="preserve">Glass formation in the Sb2O3-CdCl2-SrCl2 ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iezid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legouera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goumeidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Vesely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.09.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (15), pp.2984-2988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608458v1</w:t>
+                <w:t xml:space="preserve">hal-00719440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of cascade laser in erbium-doped chalcogenide glass fibers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amorphous Tm3+ doped sulfide thin films fabricated by sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Brandily-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 33 (2), pp.241-245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.046⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.220-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608452v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Tm3+ doped sulfide thin films fabricated by sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of cascade laser in erbium-doped chalcogenide glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Mescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca A. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 33 (2), pp.220-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.08.023⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.241-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608450v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed laser deposited alumino-silicate thin films and amorphous chalcogenide/alumino-silicate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vavra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vesely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 519 (4), pp.341-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.09.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.03.030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486336v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Ti&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;@ZnO organosols and nanocrystalline c-ZnTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films aiming at high transparency and luminescence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cardinal</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/11/4/044401⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530072v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-stability of pulsed laser deposited GexAsySe100-x-y amorphous thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nemec</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Ti&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;@ZnO organosols and nanocrystalline c-ZnTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films aiming at high transparency and luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Boudebs</w:t>
+                <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.022944⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), 044401 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/11/4/044401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608459v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties and limitations of chalcogenide films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+                <w:t xml:space="preserve">Photo-stability of pulsed laser deposited GexAsySe100-x-y amorphous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Fedus</w:t>
+                <w:t xml:space="preserve">K. Fedus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8, pp.127-129. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (22), pp.22944-22957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3788/COL201008S1.0127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.022944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854217v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of As3Se5Te2 infrared optical glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Kaban</w:t>
+                <w:t xml:space="preserve">Properties and limitations of chalcogenide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beuneu</w:t>
+                <w:t xml:space="preserve">Kamil Fedus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 488 (1), pp.39-43. </w:t>
+              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.127-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.08.154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3788/COL201008S1.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496987v1</w:t>
+                <w:t xml:space="preserve">hal-00854217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge-Sb-Te thin films deposited by pulsed laser: An ellipsometry and Raman scattering spectroscopy study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Erbium-doped chalcogenide fiber ring laser for mid-IR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Mescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pavlista</w:t>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Přikryl</w:t>
+                <w:t xml:space="preserve">Marco de Sario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Palmisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3259435⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7366, pp.73661X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.821671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665512v1</w:t>
+                <w:t xml:space="preserve">hal-00862089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr spatial solitons in chalcogenide waveguides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Er3+-doped chalcogenide glass laser for MID-IR application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kien Phan Huy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">F. Prudenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Sario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Palmisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.34.001804⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1145-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454513v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced phenomena in amorphous As4Se3 pulsed laser deposited thin films studied by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106, pp.023509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3173279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Er3+-doped, Ga5Ge20Sb10S65 chalcogenide microstructured optical fiber amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Sario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prudenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Désévéday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (1), pp.99-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optlastec.2008.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Er3+-doped chalcogenide glass laser for MID-IR application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. de Sario</w:t>
+                <w:t xml:space="preserve">Chalcogenide Glass Optical Waveguides for Infrared Biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Palmisano</w:t>
+                <w:t xml:space="preserve">Julie Keirsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Hyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.051⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (9), pp.7398-7411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s90907398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00452740v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped chalcogenide fiber ring laser for mid-IR applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upconversion luminescence of transparent Er3+-doped chalcohalide glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Palmisano</w:t>
+                <w:t xml:space="preserve">R. Balda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia-Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.821671⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.760-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862089v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide Glass Optical Waveguides for Infrared Biosensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Satoru Inoue</w:t>
+                <w:t xml:space="preserve">Photoinduced effects in thin films of Te20As30Se50 glass with nonlinear characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fedus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araujo Cid B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.061122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3082083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s90907398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00419887v1</w:t>
+                <w:t xml:space="preserve">hal-00411543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upconversion luminescence of transparent Er3+-doped chalcohalide glass-ceramics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser ablation of AsxSe100-x chalcogenide glasses: Plume investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fernandez</w:t>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Seznec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">C. Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31 (5), pp.760-764. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (10), pp.5307-5311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402138v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced effects in thin films of Te20As30Se50 glass with nonlinear characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Chalcogenide Glass Optical Waveguides for Infrared Biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Keirsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Hyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3082083⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (9), pp.7398 - 7411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s90907398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411543v1</w:t>
+                <w:t xml:space="preserve">hal-04276531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation of AsxSe100-x chalcogenide glasses: Plume investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gurlui</w:t>
+                <w:t xml:space="preserve">Absolute measurement of the nonlinear refractive indices of reference materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.07.204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (10), pp.103106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3129680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411537v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute measurement of the nonlinear refractive indices of reference materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+                <w:t xml:space="preserve">Processing and characterization of new passive and active oxysulfide glasses in the Ge-Ga-Sb-S-O system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3129680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (10), pp.2646-2655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442961v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide Glass Optical Waveguides for Infrared Biosensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Satoru Inoue</w:t>
+                <w:t xml:space="preserve">Simulation of mid-IR amplification in Er3+-doped chalcogenide microstructured optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Sario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s90907398⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (9), pp.1292-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276531v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and characterization of new passive and active oxysulfide glasses in the Ge-Ga-Sb-S-O system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopy of infrared transitions of Pr3+ ions in Ga-Ge-Sb-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Choi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">P. Sourkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frumarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kincl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129, pp.1148-1153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00496977v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of mid-IR amplification in Er3+-doped chalcogenide microstructured optical fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Smektala</w:t>
+                <w:t xml:space="preserve">CO2 Detection Using Microstructured Chalcogenide Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (5), pp.745-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452331v1</w:t>
+                <w:t xml:space="preserve">hal-00471481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 Detection Using Microstructured Chalcogenide Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Spectroscopy of infrared transitions of Pr3+ ions in Ga-Ge-Sb-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sourkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frumarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kincl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129 (10), pp.1148-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00471481v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of infrared transitions of Pr3+ ions in Ga-Ge-Sb-Se glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gallium-lanthanum-sulphide amorphous thin films prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sourkova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
+                <w:t xml:space="preserve">M. Pavlista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frumar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kincl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 117 (1), pp.23-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.05.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452251v1</w:t>
+                <w:t xml:space="preserve">hal-00496966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of infrared transitions of Pr3+ ions in Ga-Ge-Sb-Se glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kincl</w:t>
+                <w:t xml:space="preserve">The structure of As3Se5Te2 infrared optical glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jóvári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.05.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 488 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.08.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496970v1</w:t>
+                <w:t xml:space="preserve">hal-00496987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium-lanthanum-sulphide amorphous thin films prepared by pulsed laser deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+                <w:t xml:space="preserve">Kerr spatial solitons in chalcogenide waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Frumar</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.05.037⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (12), pp.1804-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.001804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496966v1</w:t>
+                <w:t xml:space="preserve">hal-00454513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of germanium oxysulfide glassy films for optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Richardson</w:t>
+                <w:t xml:space="preserve">Ge-Sb-Te thin films deposited by pulsed laser: An ellipsometry and Raman scattering spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pavlista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Přikryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.05.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (10), pp.103509 - 103509-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3259435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267763v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design on New M@ZnO Nanocolloids: Synthesis and Shaping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
+                <w:t xml:space="preserve">Photosensitive post tuning of chalcogenide Te20As30Se50 narrow bandpass filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018692⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 281 (14), pp.3726-3731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2008.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414415v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped GeGaSbS glasses for mid-IR fibre laser application: Synthesis and rare earth spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chalcogenide coatings of Ge15Sb20S65 and Te20As30Se50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.01.005⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (13), pp.C114-C123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.00C114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-00348137v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitive post tuning of chalcogenide Te20As30Se50 narrow bandpass filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and structural properties of new chalcohalide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weidong Shen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Cherukulappurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2008.03.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354 (12-13), pp.1322-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402024v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide coatings of Ge15Sb20S65 and Te20As30Se50</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light trimming of a narrow bandpass filter based on a photosensitive chalcogenide spacer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.D. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (13), pp.C114-C123. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.373-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.47.00C114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.000373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200880v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00229763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural properties of new chalcohalide glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulphide GaxGe25−xSb10S65(x=0,5) sputtered films: Fabrication and optical characterizations of planar and rib optical waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guignard</w:t>
+                <w:t xml:space="preserve">Hervé Lhermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.01.104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (7), pp.073110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2968248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400716v1</w:t>
+                <w:t xml:space="preserve">hal-00356399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light trimming of a narrow bandpass filter based on a photosensitive chalcogenide spacer.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation and characterization of germanium oxysulfide glassy films for optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.16.000373⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (5), pp.1179-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00229763v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphide GaxGe25−xSb10S65(x=0,5) sputtered films: Fabrication and optical characterizations of planar and rib optical waveguides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+                <w:t xml:space="preserve">Design on New M@ZnO Nanocolloids: Synthesis and Shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Guin</w:t>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2968248⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6-7-8), pp.708-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356399v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide glass-ceramics for second harmonic generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Guignard</w:t>
+                <w:t xml:space="preserve">Er3+-doped GeGaSbS glasses for mid-IR fibre laser application: Synthesis and rare earth spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Zeghlache</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370160v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00348137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the second-order susceptibility induced in a sulfide chalcogenide glass by thermal poling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalcogenide glass-ceramics for second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongli Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassina Zeghlache</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Martinelli</w:t>
+                <w:t xml:space="preserve">H. Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics and Chemistry of Glasses - European Journal of Glass Science and Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (1), pp.19-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452732v1</w:t>
+                <w:t xml:space="preserve">hal-00370160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline phase responsible for the permanent second-harmonic generation in chalcogenide glass-ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId825" w:history="1">
+                <w:t xml:space="preserve">Stabilization of the second-order susceptibility induced in a sulfide chalcogenide glass by thermal poling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quiquempois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2006.07.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (8), pp.84905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2719008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00172320v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of electron-phonon interactions in IR-induced second harmonic generation in a sulphide glass-ceramic with β-GeS2 microcrystallites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId825" w:history="1">
+                <w:t xml:space="preserve">Crystalline phase responsible for the permanent second-harmonic generation in chalcogenide glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Troles</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (2), pp.338-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2006.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.09.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370061v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide Glasses Based on Germanium Disulfide for Second Harmonic Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId825" w:history="1">
+                <w:t xml:space="preserve">Manifestation of electron-phonon interactions in IR-induced second harmonic generation in a sulphide glass-ceramic with β-GeS2 microcrystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Bohnke</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.200700047⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 391 (2), pp.222-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369235v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the substitution of S for Se on the structure and non-linear optical properties of the glasses in the system Ge0.18Ga0.05Sb0.07S0.70−xSex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Charpentier</w:t>
+                <w:t xml:space="preserve">Chalcogenide Glasses Based on Germanium Disulfide for Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.08.040⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (16), pp.3284-3294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200700047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02442965v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties of Yb3+ ions in halogeno-sulfide glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Al-Saleh</w:t>
+                <w:t xml:space="preserve">Relaxation properties of rare-earth ions in sulfide glasses: Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Giang Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leperson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.184103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.184103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00868033v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation properties of rare-earth ions in sulfide glasses: Experiment and theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Leperson</w:t>
+                <w:t xml:space="preserve">Dysprosium doped amorphous chalcogenide films prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jedelský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duverger-Arfuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.184103⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (2-3), pp.273-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867689v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysprosium doped amorphous chalcogenide films prepared by pulsed laser deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Le Person</w:t>
+                <w:t xml:space="preserve">Effect of the substitution of S for Se on the structure and non-linear optical properties of the glasses in the system Ge0.18Ga0.05Sb0.07S0.70−xSex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cherukulappurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fedus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cid de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.08.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (50-51), pp.5413-5420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868029v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and luminescence of new Nd3+ doped chloro-sulphide glass-ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId847" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic properties of Yb3+ ions in halogeno-sulfide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Balda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (23-25), pp.2444-2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867471v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High second-order nonlinear susceptibility induced in chalcogenide glasses by thermal poling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Guignard</w:t>
+                <w:t xml:space="preserve">Preparation and luminescence of new Nd3+ doped chloro-sulphide glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongli Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.14.001524⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (4), pp.371-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452493v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of thulium-doped chalcogenide glasses and the uncertainty of the calculated radiative lifetimes using the Judd-Ofelt approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Q. Le Quang</w:t>
+                <w:t xml:space="preserve">High second-order nonlinear susceptibility induced in chalcogenide glasses by thermal poling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.23.002588⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (4), pp.1524-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.14.001524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868024v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation losses and gain measurements in erbium-doped fluoride glass channel waveguides by use of a double-pass technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId854" w:history="1">
+                <w:t xml:space="preserve">Optical properties of thulium-doped chalcogenide glasses and the uncertainty of the calculated radiative lifetimes using the Judd-Ofelt approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Giang Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">You Ping Gao</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Q. Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.44.004678⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (12), pp.2588-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.23.002588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398226v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral properties of Er3+ doped oxyfluoride tellurite glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Suehara</w:t>
+                <w:t xml:space="preserve">Propagation losses and gain measurements in erbium-doped fluoride glass channel waveguides by use of a double-pass technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Vasilief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Ping Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00435-6⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (22), pp.4678-4683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.44.004678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00180217v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxyfluoride tellurite glasses doped by erbium: thermal analysis, structural organization and spectral properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Todoroki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Suehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 325 (1-3), pp.85-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00313-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally poled new borate glasses for second harmonic generation</w:t>
+                <w:t xml:space="preserve">Spectral properties of Er3+ doped oxyfluoride tellurite glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Desbat</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Todoroki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 290 (1), pp.73-85</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 326-327, pp.359-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00435-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550663v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Structure and Optical Nonlinearities in Thallium(I) Tellurium(IV) Oxide Glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Champarnaud-Mesjard</w:t>
+                <w:t xml:space="preserve">Thermally poled new borate glasses for second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fargin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Flem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 290 (1), pp.73-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03636670v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-controlled erasure of induced χ(2) in thermally poled glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Glass Structure and Optical Nonlinearities in Thallium(I) Tellurium(IV) Oxide Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jeansannetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanchandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Champarnaud-Mesjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.123917⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 146 (2), pp.329-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jssc.1999.8355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Light-controlled erasure of induced χ(2) in thermally poled glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Montant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Freysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 74 (18), pp.2623-2625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.123917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Second-harmonic generation of electrically poled borophosphate glasses: Effects of introducing niobium or sodium oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fargin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Flem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 133 (2), pp.529-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28893,5231 +29015,5205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of chalcogenides dry etching for near-and mid-IR photonic integrated waveguides development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardiff University, Jun 2025, Cardiff (Wales), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of rare earth-doped chalcogenides with silicon photonics for mid-IR emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taghrid Ghanawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Toxqui-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Integrated Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardiff University, Jun 2025, Cardiff (Wales), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chalcogenide-based platform with very high light-sound interaction for the next generation of photonic integrated circuits (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Ghandaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupama Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Optics: Design, Devices, Systems, and Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3057945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mechanochemistry to obtain sulfur-based glass-ceramics and ceramics for solid state electrolytes applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication and emission properties of Cr2+-doped ZnS hot-pressed transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lafon</w:t>
+                <w:t xml:space="preserve">S. Mauree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eremeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Pacific Rim Conference on Ceramic and Glass Technology/Glass &amp; Optical Materials Division Meeting (GOMD 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ASSL 2023 - Advanced Solid State Lasers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tacoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540115v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and emission properties of Cr2+-doped ZnS hot-pressed transparent ceramics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Loiko</w:t>
+                <w:t xml:space="preserve">Using mechanochemistry to obtain sulfur-based glass-ceramics and ceramics for solid state electrolytes applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Coz</w:t>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSL 2023 - Advanced Solid State Lasers Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tacoma, United States</w:t>
+              <w:t xml:space="preserve">16th Pacific Rim Conference on Ceramic and Glass Technology/Glass &amp; Optical Materials Division Meeting (GOMD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081810v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped chalcogenide waveguide for mid-IR luminescence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Starecki</w:t>
+                <w:t xml:space="preserve">Infrared photonic sensors based on chalcogenide thin films for monitoring of water pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Meziani</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vrážel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icton62926.2024.10648273⟩</w:t>
+              <w:t xml:space="preserve">Optical Components and Materials XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3010513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688049v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photonic sensors based on chalcogenide thin films for monitoring of water pollutants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Rapid thermal annealing of chalcogenide thin films for mid-infrared sensing and nonlinear photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Slang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Vrážel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Components and Materials XXI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3010513⟩</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430906018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687882v1</w:t>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid thermal annealing of chalcogenide thin films for mid-infrared sensing and nonlinear photonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+                <w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raguénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Juan-Les -Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984335v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre reconfigurable passe-bande / coupe-bande à base de couches minces de chalcogénure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Optimization of etching parameters of chalcogenide layers for photonic integrated circuits for Near and Mid-Infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Juan-Les -Pins, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853365v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of etching parameters of chalcogenide layers for photonic integrated circuits for Near and Mid-Infrared applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Rare earth-doped chalcogenides integrated waveguides for mid-IR emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652694v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth-doped chalcogenides integrated waveguides for mid-IR emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Rare earth doped chalcogenide waveguide for mid-IR luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ghandawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Optical, Optoelectronic and Photonic Materials and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icton62926.2024.10648273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652704v1</w:t>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of Sb-Te based thin films containing gallium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kotrla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Janíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/iprsn.2023.jtu4a.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185933v1</w:t>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of Sb-Te based thin films containing gallium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marek Bouška</w:t>
+                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262143v1</w:t>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and emission properties of Cr$^{2+}$-doped ZnS hot-pressed transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharvanee Mauree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Eremeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tacoma, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/assl.2023.sd1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of plasma species, etch products and surface modification during etching of Ge, Sb and Se-based materials in CH4-H2-Ar plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Takayuki Watanabe - Kyushu University; Satoshi Hamaguchi - Osaka University, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR emission from integrated rare earth (Dy3+, Pr3+)-doped chalcogenides waveguides for sensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Baillieul</w:t>
+                <w:t xml:space="preserve">Comprehensive study of photoinduced changes kinetics in ternary GeSb-Se chalcogenide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kotrla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Photosensitive Materials and their Applications II Part of SPIE Photonics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.114-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2624143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03773465v1</w:t>
+                <w:t xml:space="preserve">hal-03773468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of photoinduced changes kinetics in ternary GeSb-Se chalcogenide thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of the sensitivity of chalcogenide-based infrared sensors dedicated to the in situ detection of organic molecules in aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Photosensitive Materials and their Applications II Part of SPIE Photonics Europe Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2624451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2624143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03773468v1</w:t>
+                <w:t xml:space="preserve">hal-03768865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the sensitivity of chalcogenide-based infrared sensors dedicated to the in situ detection of organic molecules in aquatic environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Colas</w:t>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2624451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03768865v1</w:t>
+                <w:t xml:space="preserve">hal-04185835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Mid-IR emission from integrated rare earth (Dy3+, Pr3+)-doped chalcogenides waveguides for sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Benardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1214802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185835v1</w:t>
+                <w:t xml:space="preserve">hal-03773465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Bari, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped integrated microcavities for active sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Starecki</w:t>
+                <w:t xml:space="preserve">Experimental demonstration and numerical study of plasmon-soliton waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPS, OSA, IEEE, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431451v1</w:t>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active whispering gallery mode microresonators in optical engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Chiavaioli</w:t>
+                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S Thin Films: A Comparative Study of Sputtering and Pulsed Laser Deposition Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XXI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181978v1</w:t>
+                <w:t xml:space="preserve">hal-02431496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped chalcogenide fibers for all-optical gas sensing in the midinfrared spectral range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Développement d'un capteur spectroscopique intégré pour le moyen infrarouge par onde évanescente exaltée par les effets de plasmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference, CLEO/Europe-EQEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122162v1</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S Thin Films: A Comparative Study of Sputtering and Pulsed Laser Deposition Techniques</w:t>
+                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S glass thin films by PVD deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simone Normani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431496v1</w:t>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S glass thin films by PVD deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Study of integrated nonlinear optical devices based on chalcogenide layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431481v1</w:t>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un capteur spectroscopique intégré pour le moyen infrarouge par onde évanescente exaltée par les effets de plasmonique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">International Conference on Surface Plasmon Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId977" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431519v1</w:t>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration and numerical study of plasmon-soliton waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+                <w:t xml:space="preserve">MWIR and LWIR Emissions of Rare Earth Doped Chalcogenide Glasses and Waveguides Devoted to Optical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPS, OSA, IEEE, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507032v1</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Experimental Demonstration of Plasmon-Soliton Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Surface Plasmon Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Nonlinear OpticsTopical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Waikoloa Beach, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383980v1</w:t>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MWIR and LWIR Emissions of Rare Earth Doped Chalcogenide Glasses and Waveguides Devoted to Optical Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Starecki</w:t>
+                <w:t xml:space="preserve">Démonstration expérimentale et étude numérique des ondes plasmons-solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431490v1</w:t>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of integrated nonlinear optical devices based on chalcogenide layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431499v1</w:t>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Demonstration of Plasmon-Soliton Waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Photonic integrated circuits based on Chalcogenide films for Mid-Infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear OpticsTopical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Waikoloa Beach, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371746v1</w:t>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration expérimentale et étude numérique des ondes plasmons-solitons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Halenkovic</w:t>
+                <w:t xml:space="preserve">Design of a mid-infrared multispecies gas sensor based on Pr 3+-doped chalcogenides waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId987" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383879v1</w:t>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+                <w:t xml:space="preserve">Rare earth doped integrated microcavities for active sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Laneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Christian Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300704v1</w:t>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a mid-infrared multispecies gas sensor based on Pr 3+-doped chalcogenides waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+                <w:t xml:space="preserve">Rare-earth doped chalcogenide fibers for all-optical gas sensing in the midinfrared spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference, CLEO/Europe-EQEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431507v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic integrated circuits based on Chalcogenide films for Mid-Infrared applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive and active whispering gallery mode microresonators in optical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scarnera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Baillieul</w:t>
+                <w:t xml:space="preserve">F. Chiavaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XXI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1090417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2512038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431510v1</w:t>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large (GeTe)(Sb2Te3) ratio phase change memory thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Simon</w:t>
+                <w:t xml:space="preserve">Full-vector finite element 3D model for waveguide-based plasmonic sensors in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demésy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Fiber Lasers and Glass Photonics - Materials through Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.SeW1E.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/SENSORS.2018.SeW1E.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2306503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01974853v1</w:t>
+                <w:t xml:space="preserve">hal-01875217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-vector finite element 3D model for waveguide-based plasmonic sensors in the infrared</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of integrated platform based on chalcogenides for sensing applications in the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.1053513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2288783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/SENSORS.2018.SeW1E.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875217v1</w:t>
+                <w:t xml:space="preserve">hal-01835066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental proof and modelling of plasmon-soliton coupling and propagation in a nonlinear plasmonic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared-Sensor Based on Selenide Waveguide Devoted to Water Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1000" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of integrated platform based on chalcogenides for sensing applications in the mid-infrared</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved nonlinear plasmonic slot waveguide: a full study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2288783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01835066v1</w:t>
+                <w:t xml:space="preserve">hal-03422988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.4 mu m to 660 nm wavelength conversion using Er3+ doped materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hafienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Fiber Lasers and Glass Photonics - Materials through Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
@@ -34149,4282 +34245,4308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved nonlinear plasmonic slot waveguide: a full study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+                <w:t xml:space="preserve">Mid-Infared sources based on rare-earth-doped chalcogenide glass waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braud Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422988v1</w:t>
+                <w:t xml:space="preserve">hal-02431532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infared sources based on rare-earth-doped chalcogenide glass waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Braud Alain</w:t>
+                <w:t xml:space="preserve">Rare-earth-doped selenide ridge waveguides and microdisks on pedestal for integrated mid-infrared light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on f-Elements (ICFE-10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.10535-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431532v1</w:t>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared sulfide fibers for all-optical gas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Components and Materials XV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.105280H, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2286116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth-doped selenide ridge waveguides and microdisks on pedestal for integrated mid-infrared light sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">Infrared emissions around 8µm in rare-earth doped chalcogenide fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers, ASSL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2018.ATu2A.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431528v1</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared emissions around 8µm in rare-earth doped chalcogenide fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Abdellaoui</w:t>
+                <w:t xml:space="preserve">Large (GeTe)(Sb2Te3) ratio phase change memory thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Pechev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Doualan</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers, ASSL 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Fiber Lasers and Glass Photonics - Materials through Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2306503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ASSL.2018.ATu2A.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02043499v1</w:t>
+                <w:t xml:space="preserve">hal-01974853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Pumping Schemes for Mid-IR PCF Lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Trolès</w:t>
+                <w:t xml:space="preserve">Développement de dispositifs optiques intégrés pour le Moyen Infra-Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Components and Materials XIV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Nanotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532164v1</w:t>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of chalcogenide glasses under light irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth doped chalcogenide glasses for mid-IR gas sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Optical Components and Materials XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, CA, United States. pp.101000Q, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2251529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de dispositifs optiques intégrés pour le Moyen Infra-Rouge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optiques intégrées à base de verres de chalcogénure pour des applications dans le proche et le moyen infra-rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431690v1</w:t>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optiques intégrées à base de verres de chalcogénure pour des applications dans le proche et le moyen infra-rouge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+                <w:t xml:space="preserve">Mesures de l'effet de Kerr dans des guides plans par analyse de faisceaux auto-pièges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431631v1</w:t>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de l'effet de Kerr dans des guides plans par analyse de faisceaux auto-pièges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Nemec</w:t>
+                <w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Nonlinear Optics and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, CZECH REPUBLIC, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2264726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222037v1</w:t>
+                <w:t xml:space="preserve">hal-01614769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+                <w:t xml:space="preserve">Infrared sensor for water pollution and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Nonlinear Optics and Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Prague, CZECH REPUBLIC, Czech Republic. </w:t>
+              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic. pp.102310S, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2264726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2264899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614769v1</w:t>
+                <w:t xml:space="preserve">hal-01581222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared sensor for water pollution and monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Rare-earth doped selenides active waveguides for integrated mid-infrared sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Conference on Integrated Optics (ECIO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581222v1</w:t>
+                <w:t xml:space="preserve">hal-02431621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Optical nonlinearities of Slab Waveguides by beam Self-Trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped selenides active waveguides for integrated mid-infrared sensing applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Material pre-conditioning for high-contrast refractive index changes in 3D ultrafast laser photoinscription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Integrated Optics (ECIO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Laser Precision Microfabrication LPM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, XiAn, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431621v1</w:t>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02045180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material pre-conditioning for high-contrast refractive index changes in 3D ultrafast laser photoinscription</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+                <w:t xml:space="preserve">Développement d'une source optique intégrée émettant dans le moyen infra-rouge à partir de verres de chalcogénure dopés par des ions de terres rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication LPM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, XiAn, China</w:t>
+              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1034" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02045180v1</w:t>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une source optique intégrée émettant dans le moyen infra-rouge à partir de verres de chalcogénure dopés par des ions de terres rares</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Recent Advances on Pumping Schemes for Mid-IR PCF Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Optical Components and Materials XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, CA, United States. pp.1010002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2251710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431554v1</w:t>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme en optique intégrée en verres de chalcogénures pour le moyen infrarouge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved nonlinear plasmonic slot waveguide: a full study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bruxelles, France. pp.98840J, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2227522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429549v1</w:t>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of rare-earth doped chalcogenide microresonators for biosensing in Mid-IR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
+                <w:t xml:space="preserve">Novel pumping schemes of Mid-IR photonic crystal fiber lasers for aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550635⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks, ICTON 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Unknown Region. pp.7550623, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367255v1</w:t>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Platform in Chalcogenide Glasses for Optical Sensing in the Mid-InfraRed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rare-Earth Doped Microdisks for Mid-Infrared Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppe Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Christian Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Integrated Optics (ECIO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Fotonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1042" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508096v1</w:t>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel pumping schemes of Mid-IR photonic crystal fiber lasers for aerospace applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Trolès</w:t>
+                <w:t xml:space="preserve">Ultrafast laser processing of refractive index changes in bulk Ge15As15S70 chalcogenide glass for photonics applications in the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. K. Velpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks, ICTON 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Jose, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1043" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367251v1</w:t>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-Earth Doped Microdisks for Mid-Infrared Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Dat Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fotonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Ninh Binh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1045" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429531v1</w:t>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved nonlinear plasmonic slot waveguide: a full study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Mid-infrared optical properties of integrated Pr3+-doped chalcogenides ridge waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1047" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290097v1</w:t>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser processing of refractive index changes in bulk Ge15As15S70 chalcogenide glass for photonics applications in the mid-infrared</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Colombier</w:t>
+                <w:t xml:space="preserve">Challenges and Future Trends in Fiber Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taccheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Marciniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Jose, CA, United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1049" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475465v1</w:t>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of self-phase modulation and four-wave mixing in chalcogenide ridge waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+                <w:t xml:space="preserve">Beam self-action in planar chalcogenide waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Photonics and Applications (ICPA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium. pp.98940M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2224938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1054" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429544v1</w:t>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared optical properties of integrated Pr3+-doped chalcogenides ridge waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of soliton-plasmon coupling in planar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1056" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337456v1</w:t>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Future Trends in Fiber Lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marian Marciniak</w:t>
+                <w:t xml:space="preserve">Développement d’une plateforme en optique intégrée en verres de chalcogénures pour le moyen infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438119v1</w:t>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of soliton-plasmon coupling in planar waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Design of rare-earth doped chalcogenide microresonators for biosensing in Mid-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. pp.We.P.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384022v1</w:t>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam self-action in planar chalcogenide waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+                <w:t xml:space="preserve">Integrated Platform in Chalcogenide Glasses for Optical Sensing in the Mid-InfraRed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Conference on Integrated Optics (ECIO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327359v1</w:t>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de circuits optiques intégrés à partir de matériaux spécifiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">Image formation and applications to third order nonlinear optical measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trolès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 14th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Coventry, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2012.6253855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1066" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429420v1</w:t>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de microrésonateurs intégrés en hippodrome à base de verres de chalcogénure à 1.55 µm pour des applications en optique non linéaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Capteur en Optique Intégrée à Base de Verres de Chalcogénures pour la Détection de Polluants dans le Moyen-Infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et techniques Optiques pour l'Industrie (CMOI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pleumeur-Bodou, France. pp.166-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1068" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429403v1</w:t>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image formation and applications to third order nonlinear optical measurement techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Vasseur</w:t>
+                <w:t xml:space="preserve">Etude de microrésonateurs intégrés en hippodrome à base de verres de chalcogénure à 1.55 µm pour des applications en optique non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 14th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1069" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442897v1</w:t>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur en Optique Intégrée à Base de Verres de Chalcogénures pour la Détection de Polluants dans le Moyen-Infrarouge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Développement de circuits optiques intégrés à partir de matériaux spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et techniques Optiques pour l'Industrie (CMOI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Pleumeur-Bodou, France. pp.166-168</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1074" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261940v1</w:t>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide glasses for mid-IR photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38433,4955 +38555,4955 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Society 2014 Summer Topical Meeting Series (PHOSST 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.45-46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SUM.2014.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1077" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterostructures Based on Chalcogenide Glasses for Photonic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modern Materials and Technologies (CIMTEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PR3+-Doped ZBLA Channel Waveguides for Visible Laser Emission</w:t>
+                <w:t xml:space="preserve">Optical Microsensor Devices Based on Chalcogenide Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on FUNCTIONAL MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Functional Materials (ISFM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1079" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056252v1</w:t>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Microsensor Devices Based on Chalcogenide Materials</w:t>
+                <w:t xml:space="preserve">PR3+-Doped ZBLA Channel Waveguides for Visible Laser Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Functional Materials (ISFM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">6th International Symposium on FUNCTIONAL MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1080" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056255v1</w:t>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Verger</w:t>
+                <w:t xml:space="preserve">Development of (GeSe2)100-x (Sb2Se3)x glasses and sputtered films for micro-sensors devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radwan Chahal</w:t>
+            <w:hyperlink r:id="rId1085" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 SPRING MEETING. Symposium : T Advances and enhanced functionalities of anion-controlled new inorganic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 FALL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1083" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780091v1</w:t>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped chalcogenide optical waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chalcogenide Glass Fibers for Photonic Devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1087" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cartagena, Spain. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2013.6602839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1084" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846748v1</w:t>
+            <w:hyperlink r:id="rId1086" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of (GeSe2)100-x (Sb2Se3)x glasses and sputtered films for micro-sensors devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Compère</w:t>
+                <w:t xml:space="preserve">Réalisation de structures optiques verticales en verres de chalcogénure pour des applications dans le proche et moyen infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 FALL MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">32è Journées Nationales d'Optique Guidée (JNOG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1085" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846728v1</w:t>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide Glass Fibers for Photonic Devices.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chalcogenide Glasses Developed for Optical Micro-sensor Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science &amp; Technology 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montréal (QC), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1087" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914397v1</w:t>
+            <w:hyperlink r:id="rId1090" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de structures optiques verticales en verres de chalcogénure pour des applications dans le proche et moyen infrarouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32è Journées Nationales d'Optique Guidée (JNOG 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.113</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 SPRING MEETING. Symposium : T Advances and enhanced functionalities of anion-controlled new inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1090" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939373v1</w:t>
+            <w:hyperlink r:id="rId1091" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide Glasses Developed for Optical Micro-sensor Devices</w:t>
+                <w:t xml:space="preserve">Rare earth doped chalcogenide optical waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science &amp; Technology 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montréal (QC), Canada</w:t>
+              <w:t xml:space="preserve">10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1091" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856748v1</w:t>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical sensor based on chalcogenide glasses for IR detection of bio-chemical entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference Solid State Chemistry (SSC 2012 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Pardubice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un microcapteur a onde évanescente a base de verre de chalcogénure pour le proche et moyen-infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four wave mixing in silicon hybrid and silicon heterogeneous micro photonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jakobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1096" w:history="1">
+            <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Eich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1098" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel M. Hales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1099" w:history="1">
+            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph W. Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Optics and Applications VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. pp.84340P, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.921696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1101" w:history="1">
+            <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Praseodymium doped fluoride waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 OPTO Photonic West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Fransico, United States. pp. 825704-825704-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.906185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1103" w:history="1">
+            <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides d'ondes en verres de fluorures dopés Praséodyme pour émission laser dans le visible</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
+                <w:t xml:space="preserve">Monitoring of the geological storage of CO2 using chalcogenide waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Verre de l'USTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">2011 Glass &amp; Optical Materials Division Spring Meeting (GOMD 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655535v1</w:t>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the geological storage of CO2 using chalcogenide waveguides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
+                <w:t xml:space="preserve">Development of Pr3+ doped ZBLA fluoride waveguide for compact laser source emitting in visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Glass &amp; Optical Materials Division Spring Meeting (GOMD 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578868v1</w:t>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1105" w:history="1">
+            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Pr3+ doped ZBLA fluoride waveguide for compact laser source emitting in visible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+                <w:t xml:space="preserve">Guides d'ondes en verres de fluorures dopés Praséodyme pour émission laser dans le visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Glass &amp; Optical Materials Division Spring Meeting (GOMD 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Savannah, United States</w:t>
+              <w:t xml:space="preserve">Journées Verre de l'USTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578862v1</w:t>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third and second order non linear optical properties of chalcogenide glasses on bulk and fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 7th International Conference Transparent Optical Networks, 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelona, France. pp.242-244, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2005.1506143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1108" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence of rare earth doped chalcogenide glasses and their applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRE'10 : 3rd International Workshop on Photoluminescence in Rare Earths: Photonic Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IUMRS-ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480760v1</w:t>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1109" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence of rare earth doped chalcogenide glasses and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMRS-ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Qingdao, China</w:t>
+              <w:t xml:space="preserve">PRE'10 : 3rd International Workshop on Photoluminescence in Rare Earths: Photonic Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522916v1</w:t>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide waveguides integrated microfluidic sensor device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Brandily-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Glass &amp; Optical Materials Division Spring Meeting (GOMD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared optical sensor for CO2 detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics+Optoelectronics 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.735610, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.820359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1113" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'onde de sulfures à base de germanium dopé Er3+ pour amplification dans le proche et moyen-IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.318-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1113" w:history="1">
+            <w:hyperlink r:id="rId1114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerr spatial solitons in chalcogenide waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1116" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5191488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1119" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interests and limitations of chalcogenides films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fedus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Frontiers of Optical Coatings FOG'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1119" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-earth doped chalcogenide optical waveguide in near and mid-IR for optical potential application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Physics of Non-Crystalline Solids (PNCS XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium doped germanium based sulphide optical waveguide amplifi er for near- and mid-IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Microtechnologies for the New Millennium 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Dresden, Germany. pp.73661T, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.821542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides optiques infrarouges pour la détection du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1126" w:history="1">
+            <w:hyperlink r:id="rId1127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.337-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitons spatiaux Kerr dans des guides en verre chalcogénure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fanjoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée / JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.374-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High third and second order non linearities of chalcogenide glasses and fibers for compact infrared non linear devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LEOS Winter Topical Meeting on "Nonlinear Photonics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Sorrento, Italy. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1129" w:history="1">
+            <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenides Films: New Development of Optical Coatings and Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on the Science and Technology for Advanced Ceramics / 1st International Conference on Science and Technology of Solid Surface and Interface (STAC-STSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1129" w:history="1">
+            <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1130" w:history="1">
+            <w:hyperlink r:id="rId1131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide films for photosensitive band-pass filters and opto-chemical sensors application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1131" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee-Dong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.6890-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1130" w:history="1">
+            <w:hyperlink r:id="rId1131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1132" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide films for non linear optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1117" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Thin Films &amp; Reactive Sputter Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Ghent, Belgium. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1132" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared fiber laser application: Er3+-doped chalcogenide glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId682" w:history="1">
+                <w:t xml:space="preserve">Chalcogenide waveguide for IR optical range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Components and Materials IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, San Jose, CA, United States. pp.647508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.700526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.700414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00369285v1</w:t>
+                <w:t xml:space="preserve">hal-00162517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1135" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide waveguide for IR optical range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+                <w:t xml:space="preserve">Fabrication and characterization of chalcogenide glass planar waveguides for IR spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloslav Frumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Congress on Glass (ICG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.700526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00162517v1</w:t>
+                <w:t xml:space="preserve">hal-00162567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1137" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of chalcogenide glass planar waveguides for IR spectral range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+                <w:t xml:space="preserve">Fabrication and characterization of chalcogenide glass planar waveguide for IR spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miloslav Frumar</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress on Glass (ICG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXIst International Congress on Glass (ICG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Strasbourg, France. pp.CD version only</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162567v1</w:t>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of chalcogenide glass planar waveguide for IR spectral range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+                <w:t xml:space="preserve">Interference Filters Based on Photosensitive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIst International Congress on Glass (ICG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Strasbourg, France. pp.CD version only</w:t>
+              <w:t xml:space="preserve">Controlling Light with Light: Photorefractive Effects, Photosensitivity, Fiber Gratings, Photonic Materials and More</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Olympic Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260965v1</w:t>
+                <w:t xml:space="preserve">hal-00453054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1140" w:history="1">
+            <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Filters Based on Photosensitive Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
+                <w:t xml:space="preserve">Study of Ge15Sb20S65 and Te20As30Se50 chalcogenides coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Controlling Light with Light: Photorefractive Effects, Photosensitivity, Fiber Gratings, Photonic Materials and More</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Olympic Valley, United States</w:t>
+              <w:t xml:space="preserve">OIC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tucson, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453054v1</w:t>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ge15Sb20S65 and Te20As30Se50 chalcogenides coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+                <w:t xml:space="preserve">Mid-infrared fiber laser application: Er3+-doped chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIC 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Components and Materials IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Jose, United States. pp.E4690-E4690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.700414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162578v1</w:t>
+                <w:t xml:space="preserve">hal-00369285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1143" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties of Er3+ doped chalco-halide glass ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongli Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43390,195 +43512,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Components and Materials III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, San JosE, CA, United States. pp.61160B, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.645909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass local structure and optical nonlinearities of oxide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fargin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Flem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass and Optical Materials Division / Bragg Gratings, Photosensitivity and Poling in Glass Fibers and Waveguides - Applications and Fundamentals Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Unknown, Unknown Region. pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43588,91 +43710,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing resistivity measurement approaches for Ge2Sb2Te5 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1149" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiviya Parthipan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1151" w:history="1">
+            <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43691,676 +43813,676 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journées Scientifiques du GDR Chalco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of plasma species, etch products and surface modification during etching of Ge, Sb and Se-based materials in CH 4 -H 2 -Ar plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenides photonic integrated circuits for near- and mid-infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Integrated Optics (ECIO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands. ecio-conference.org, Poster Session WP1, 2017 Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1155" w:history="1">
+            <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared chemical sensing using a chalcogenide integrated transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Integrated Optics (ECIO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Eindhoven, Netherlands. ecio-conference.org, Poster Session WP1, 2017 Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1155" w:history="1">
+            <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1156" w:history="1">
+            <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une plate-forme optique intégrée à base de verres de chalcogénures pour des applications capteurs dans le moyen infra-rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1156" w:history="1">
+            <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1157" w:history="1">
+            <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs en optique intégrée pour le proche et moyen infra-rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1158" w:history="1">
+            <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5è Journées Guided Optics &amp; Sensor Systems (GO2S 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1157" w:history="1">
+            <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -44370,114 +44492,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1159" w:history="1">
+            <w:hyperlink r:id="rId1160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de second harmonique dans des verres oxydés polarisés thermiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Sciences et Technologies - Bordeaux I, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1999BOR10567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1161"/>
+      <w:footerReference w:type="default" r:id="rId1162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -44624,51 +44746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhrodeep Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe H&#252;bner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dellith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ramanan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roussey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma01066g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;na Le Corvec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40010-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jaafar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.553730" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asems.2025.100149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Slang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Ghanawi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma00033e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00306" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Be&#269;v&#225;&#345;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Kucek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84963-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.553742" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04430959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jan&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.06.091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinuyan Ganesaratnam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotrla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Segawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohsawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsushita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jan&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.286" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04631366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kotrla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Janicek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Prikryl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00049H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02849" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nazabal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kaban" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121970" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodiou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483613" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bou&#353;ka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baillieul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aceaa5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715161v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12111830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18228" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nazabal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.460552" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baillieul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2022.02.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9080549" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072449" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Prokes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gorylova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cermak Sraitrova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01892" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331051v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Mandal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mereau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194243v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Dain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rhallabi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149192" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bouska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halenkovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prikryl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386779" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862234v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Louvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64092-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936794v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3005346" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.393535" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467111v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledemi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Morais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1702861" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.401930" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starecki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louvet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116853" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957437v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.398434" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ledain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhallabi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abb0d0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472933v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#283;mec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.45.000029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mawale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.12.020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01905106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pethes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darpentigny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.334" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Proke&#353;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02346-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278392v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mawale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46767-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bulai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pompilian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Gurlui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9050676" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doualan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.06.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Lochan Bora" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55773-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043062v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.11.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150452v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833231v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledemi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Messaddeq" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002893" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecomte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.046" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.10.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660838v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Novikova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.08.017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695549v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavli&#353;ta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Zajac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.026462" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771092v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001211" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879773v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdellaoui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shpotyuk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Doualan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.002887" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833237v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Doualan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trapananti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001650" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874720v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golovchak" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oelgoetz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovalskiy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.040" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737379v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalik" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.017" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833232v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boidin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15512" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134188v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Arroyo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2017.1338211" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500404v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.174" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581233v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuriakose" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.R. Elsawy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515164v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Christian Falconi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007014" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500408v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2632531" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671254v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Madhukar Mawale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuri Vilas Ausekar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1785-x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544248v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03678-w" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532181v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hawlov&#225;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Cernosek" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001660" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532159v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Shpotyuk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14662" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578541v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irimiciuc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367204v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002616" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414287v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Sutorova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14366" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202033v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludv&#237;k Bene&#353;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.09.048" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398053v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.023109" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416452v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Falconi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yano" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026956" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334053v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Doualan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.06.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304300v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Pel&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Doualan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.04.016" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269748v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.091" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367221v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2581022" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279122v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.193" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319062v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.04.017" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231157v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva &#268;erno&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubov&#225;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.044" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398111v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.10.015" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ4MV4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298761v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Shpotyuk" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ingram" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shpotyuk" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra02092e" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367253v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. &#268;erno&#353;ek" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalvez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.06.013" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367252v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05996" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367187v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Q. Zhang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Jin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11801-016-6012-7" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205862v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13857" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDL07RN7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136911v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hawlov&#225;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verger" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09310" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147994v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pledel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.024" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127986v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaban" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13369" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD4A378388834763AD1E247335175801CB65D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166153v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000781" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142020v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pel&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.004163" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121524v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913308" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202032v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falconi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kishi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2443915" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198727v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.09.001" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194452v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12136" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBVT8RK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188226v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.08.039" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152508v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919947" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077740v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Charpentier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quetel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.011" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018968v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Oana Pompilian" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dascalu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihaila" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Olivier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8359-6" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989577v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Kityk" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093561.2.509" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001870v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kalendova" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.11.050" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058351v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchahame" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besse" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000525" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015567v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.05.004" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F0Z93HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998416v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.2.027101" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998418v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.04.021" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXJXJK7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011852v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036734" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102058v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13190" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HJPLHHZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941038v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2013.03.038" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8MT60V3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966912v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Csarnovics" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Veres" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Csik" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.10.036" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848937v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouyrie" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.096" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH3XB6N9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848941v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.03.062" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K45NGWVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848949v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18055373" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069954v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Olivier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002032" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878952v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.069" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848946v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Western Bolanos" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000455" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860083v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.05.097" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KBLQPCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981352v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cernoskova" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubova" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878948v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.013" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859729v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Xue" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.008" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9WZF6Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738953v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Walasik" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kartashov" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renversez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223648v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renversez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694428v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025064" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743261v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.056" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSVZHWZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814095v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.038" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848846v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.06.035" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSR0K0J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848853v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. Schmidt" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Yuan Lei" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Wondraczek" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2109" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848829v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciey Piasecki" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wojciechowski" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.12.089" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHPSGH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719552v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569865" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719559v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnovych" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Csik" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.08.028" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX6J53XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719556v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauze" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Kamitsos" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.04.054" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R26SDKVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719437v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goumeidane" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legouera" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iezid" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.07.012" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KSW09C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592128v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.12.007" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJZ83RQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719554v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.09.104" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTV13RD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719546v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratkai" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.02.032" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCSPHKS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719440v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.002" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8J6KCHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719549v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.04.025" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WVQ1F4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608458v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vavra" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Guin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vesely" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.050" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CB94Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608452v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Prudenzano" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Allegretti" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.046" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZ0VJPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608450v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily-Anne" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Petit" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.08.023" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JWL7C42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530072v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/4/044401" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854217v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Fedus" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201008S1.0127" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496987v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beuneu" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.08.154" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454513v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001804" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411540v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173279" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400777v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Sario" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mescia" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prudenzano" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;day" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2008.03.007" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4L58WH5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452740v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palmisano" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.051" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS5X1CDB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862089v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Sario" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Palmisano" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821671" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419887v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Keirsse" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hyodo" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Inoue" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90907398" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402138v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balda" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Revilla" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seznec" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.06.006" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CBK93K5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411543v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo Cid B." TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3082083" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411537v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ursu" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.204" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84PTXBQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442961v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3129680" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276531v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496977v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abel" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anderson" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.07.020" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31B5JQT9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452331v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.004" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1LXRWX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471481v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1142" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452251v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourkova" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frumarova" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kincl" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496970v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.009" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZG8R10J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267763v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vinatier" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Richardson" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.032" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414415v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018692" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348137v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.005" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KLFCJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402024v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.03.041" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWCFDKTS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229763v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Shen" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000373" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370160v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghlache" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452732v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Zeghlache" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martinelli" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719008" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370061v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.09.023" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR184VZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5CGTZGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442965v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charpentier" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.08.040" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHW3HW5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868033v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Saleh" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.020" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7TPQ0G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867689v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Giang Truong" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Ham" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leperson" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184103" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868029v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedelsk&#253;" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duverger-Arfuso" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Person" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.08.034" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKQHC5Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867471v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.003" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56PM1NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452493v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001524" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868024v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Le Quang" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002588" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398226v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Vasilief" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Ping Gao" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.004678" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180217v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todoroki" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inoue" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suehara" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00435-6" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R0X7R2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180224v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nukui" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00313-2" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQKRT8Z9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550663v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferreira" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Flem" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03636670v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeansannetas" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchandin" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8355" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXG3KGLL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550383v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montant" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Calvez" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ducasse" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123917" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550155v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videau" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Calvez" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141976v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142050v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540115v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081810v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauree" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremeev" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Coz" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688049v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghandawi" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meziani" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10648273" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984335v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430906018" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652694v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652704v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262143v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2023.jtu4a.3" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356009v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvanee Mauree" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Coz" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2023.sd1.2" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675788v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouska" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773465v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621815" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773468v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624143" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03768865v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624451" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431451v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Laneve" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181978v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laneve" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarnera" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiavaioli" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512038" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122162v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431496v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431481v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383980v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Halenkovic" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431490v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431499v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371746v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383879v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300704v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431507v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431510v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383973v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nemec" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939025v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473739" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974851v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hafienne" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314457" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422988v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431532v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braud Alain" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835063v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Pel&#233;" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286116" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431528v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043499v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2018.ATu2A.6" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532164v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Falconi" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251710" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532166v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quetel" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251529" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431690v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431631v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222037v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boidin" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581222v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264899" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369078v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431621v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431554v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429549v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367255v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550635" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508096v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367251v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550623" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429531v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Palma" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290097v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227522" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337456v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438119v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taccheo" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddon" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Marciniak" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384022v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429420v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429403v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442897v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Coulombier" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vasseur" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6253855" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261940v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez Arroyo" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020712v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.34" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020806v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056252v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056255v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verger" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lhermite" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846748v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846728v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914397v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602839" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939373v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856748v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692497v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724454v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859645v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jakobs" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrov" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Eich" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M. Hales" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Perry" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921696" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694392v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906185" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655535v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578868v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578862v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442990v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2005.1506143" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480760v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491165v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389139v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820359" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491455v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472324v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191488" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472350v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389255v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389076v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821542" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410349v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470334v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288127v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Dong Shen" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410352v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369285v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700414" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162567v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Frumar" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453054v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868277v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.645909" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550177v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421693v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675793v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274871v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431618v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261941v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399679v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010068v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999BOR10567" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhrodeep Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe H&#252;bner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dellith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ramanan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roussey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma01066g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;na Le Corvec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40010-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Slang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Ghanawi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20589" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.553742" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Be&#269;v&#225;&#345;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Kucek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84963-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma00033e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammouti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorrain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asems.2025.100149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jaafar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.553730" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04430959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jan&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.06.091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinuyan Ganesaratnam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotrla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Segawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohsawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsushita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jan&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.286" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04631366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kotrla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Janicek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Prikryl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00049H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nazabal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kaban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121970" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bou&#353;ka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baillieul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aceaa5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02849" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12111830" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18228" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nazabal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.460552" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baillieul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2022.02.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9080549" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Prokes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gorylova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cermak Sraitrova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01892" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Mandal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mereau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122062" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Dain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rhallabi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149192" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bouska" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072449" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.393535" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Louvet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledemi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Morais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1702861" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.401930" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starecki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louvet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116853" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ledain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhallabi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abb0d0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.398434" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472933v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#283;mec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.45.000029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halenkovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prikryl" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386779" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862234v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64092-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3005346" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mawale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.12.020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01905106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pethes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darpentigny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.334" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Proke&#353;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02346-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278392v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mawale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46767-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bulai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pompilian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Gurlui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9050676" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doualan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.06.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043062v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.11.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Lochan Bora" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55773-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150452v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660838v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Novikova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.08.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695549v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavli&#353;ta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Zajac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639691v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.10.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902035v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.026462" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771092v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001211" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874720v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golovchak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oelgoetz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovalskiy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.040" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Doualan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trapananti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001650" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdellaoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shpotyuk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Doualan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.002887" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833232v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boidin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15512" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833231v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledemi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Messaddeq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002893" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecomte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.046" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515164v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Christian Falconi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134188v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Arroyo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2017.1338211" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500404v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.174" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuriakose" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.R. Elsawy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500408v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2632531" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671254v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Madhukar Mawale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuri Vilas Ausekar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1785-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544248v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03678-w" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532159v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Shpotyuk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14662" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532181v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hawlov&#225;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Cernosek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001660" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578541v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irimiciuc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.016" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279122v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.193" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367221v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Falconi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2581022" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269748v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.091" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416452v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026956" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334053v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Doualan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.06.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304300v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Pel&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Doualan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.04.016" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319062v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.04.017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231157v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva &#268;erno&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubov&#225;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.044" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.10.015" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ4MV4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298761v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Shpotyuk" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ingram" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shpotyuk" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra02092e" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367253v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. &#268;erno&#353;ek" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalvez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.06.013" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Q. Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Jin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11801-016-6012-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367252v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05996" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398053v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.023109" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367204v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002616" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202033v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludv&#237;k Bene&#353;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.09.048" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414287v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Sutorova" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14366" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166153v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000781" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121524v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913308" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202032v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falconi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kishi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2443915" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142020v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pel&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.004163" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136911v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hawlov&#225;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09310" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147994v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pledel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.024" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127986v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaban" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13369" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD4A378388834763AD1E247335175801CB65D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198727v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.09.001" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194452v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12136" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBVT8RK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919947" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188226v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.08.039" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077740v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Charpentier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quetel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.011" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205862v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13857" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDL07RN7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989577v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Kityk" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093561.2.509" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001870v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kalendova" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.11.050" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058351v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Olivier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchahame" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000525" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015567v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.05.004" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F0Z93HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998416v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.2.027101" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998418v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.04.021" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXJXJK7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011852v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036734" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102058v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13190" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HJPLHHZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941038v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2013.03.038" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8MT60V3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966912v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Csarnovics" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Veres" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Csik" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.10.036" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018968v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Oana Pompilian" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dascalu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihaila" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8359-6" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878952v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.069" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069954v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Olivier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002032" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860083v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.05.097" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KBLQPCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848946v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Western Bolanos" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000455" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981352v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cernoskova" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubova" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878948v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.013" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859729v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Xue" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.008" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9WZF6Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848937v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouyrie" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.096" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH3XB6N9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848949v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18055373" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848941v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.03.062" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K45NGWVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743261v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.056" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSVZHWZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694428v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025064" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814095v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.038" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848846v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.06.035" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSR0K0J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848853v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. Schmidt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Yuan Lei" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Wondraczek" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2109" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848829v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciey Piasecki" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wojciechowski" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.12.089" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHPSGH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223648v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Walasik" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kartashov" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renversez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738953v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renversez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719559v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnovych" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Csik" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.08.028" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX6J53XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719556v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauze" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Kamitsos" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.04.054" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R26SDKVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719552v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569865" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719437v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goumeidane" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legouera" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iezid" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.07.012" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KSW09C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592128v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.12.007" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJZ83RQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719554v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.09.104" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTV13RD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719546v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratkai" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.02.032" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCSPHKS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719549v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.04.025" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WVQ1F4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719440v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.002" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8J6KCHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608450v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily-Anne" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Petit" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.08.023" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JWL7C42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608452v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Prudenzano" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Allegretti" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.046" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZ0VJPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608458v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vavra" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Guin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vesely" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.050" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CB94Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530072v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/4/044401" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854217v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Fedus" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201008S1.0127" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862089v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Sario" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Palmisano" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821671" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452740v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prudenzano" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mescia" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Sario" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palmisano" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.051" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS5X1CDB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411540v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173279" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400777v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;day" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2008.03.007" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4L58WH5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419887v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Keirsse" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hyodo" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Inoue" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90907398" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402138v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balda" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Revilla" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seznec" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.06.006" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CBK93K5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411543v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo Cid B." TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3082083" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411537v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ursu" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.204" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84PTXBQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276531v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442961v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3129680" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496977v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abel" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anderson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.07.020" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452331v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.004" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1LXRWX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452251v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourkova" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frumarova" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kincl" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471481v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1142" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496970v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.009" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZG8R10J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496987v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beuneu" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.08.154" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454513v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001804" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402024v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.03.041" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWCFDKTS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229763v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Shen" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000373" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267763v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vinatier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Richardson" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.032" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414415v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018692" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348137v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.005" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KLFCJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370160v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghlache" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452732v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Zeghlache" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martinelli" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719008" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370061v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.09.023" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR184VZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867689v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Giang Truong" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Ham" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leperson" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184103" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868029v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedelsk&#253;" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duverger-Arfuso" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Person" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.08.034" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKQHC5Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442965v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charpentier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.08.040" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHW3HW5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868033v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Saleh" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.020" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7TPQ0G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867471v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.003" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56PM1NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452493v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001524" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868024v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Le Quang" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002588" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398226v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Vasilief" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Ping Gao" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.004678" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180224v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todoroki" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nukui" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suehara" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00313-2" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQKRT8Z9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180217v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inoue" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00435-6" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R0X7R2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550663v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferreira" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Flem" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03636670v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeansannetas" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchandin" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8355" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXG3KGLL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550383v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montant" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Calvez" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ducasse" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123917" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550155v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videau" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Calvez" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141976v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142050v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081810v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauree" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremeev" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Coz" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540115v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984335v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430906018" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652694v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652704v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688049v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghandawi" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meziani" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10648273" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262143v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2023.jtu4a.3" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356009v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvanee Mauree" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Coz" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2023.sd1.2" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675788v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouska" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773468v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624143" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03768865v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624451" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773465v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621815" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431496v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431481v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431499v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383980v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Halenkovic" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431490v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371746v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383879v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300704v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431510v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431507v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431451v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Laneve" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122162v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181978v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laneve" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarnera" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiavaioli" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512038" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383973v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nemec" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939025v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473739" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422988v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974851v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hafienne" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314457" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431532v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braud Alain" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431528v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835063v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Pel&#233;" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286116" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043499v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2018.ATu2A.6" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431690v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532166v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quetel" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251529" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431631v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222037v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boidin" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581222v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264899" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431621v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369078v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431554v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532164v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Falconi" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251710" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290097v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227522" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367251v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550623" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429531v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Palma" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337456v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438119v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taccheo" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddon" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Marciniak" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384022v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429549v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367255v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550635" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508096v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442897v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Coulombier" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vasseur" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6253855" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261940v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez Arroyo" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429403v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429420v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020712v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.34" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020806v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056255v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verger" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lhermite" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056252v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846728v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914397v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602839" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939373v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856748v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846748v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692497v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724454v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859645v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jakobs" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrov" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Eich" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M. Hales" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Perry" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921696" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694392v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906185" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578868v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578862v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655535v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442990v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2005.1506143" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480760v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491165v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389139v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820359" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491455v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472324v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191488" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472350v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389255v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389076v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821542" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410349v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470334v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288127v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Dong Shen" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410352v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162567v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Frumar" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453054v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369285v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700414" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868277v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.645909" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550177v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421693v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675793v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274871v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431618v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261941v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399679v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010068v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999BOR10567" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>