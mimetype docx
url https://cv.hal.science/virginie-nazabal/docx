--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -386,265 +386,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration-driven organization of metabolites into NaDES-like assemblies in orthodox seeds</w:t>
+                <w:t xml:space="preserve">Cluster-based DFT modeling of Raman vibrations in tetrahedral GeS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and GeSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; amorphous chalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Haddad</w:t>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.71080⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-40010-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520344v1</w:t>
+                <w:t xml:space="preserve">hal-05542828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based DFT modeling of Raman vibrations in tetrahedral GeS2 and GeSe2 amorphous chalcogenides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dehydration-driven organization of metabolites into NaDES-like assemblies in orthodox seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Nemec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maëna Le Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-026-40010-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.71080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542828v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of co-sputtered amorphous Ge–Bi–Se films for nonlinear infrared photonic applications</w:t>
               </w:r>
@@ -669,51 +669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Ghandaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (18), pp.32812-32817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2528,51 +2528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Janicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Prikryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2751,295 +2751,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and medium range order in GeTe4-Ag glasses</w:t>
+                <w:t xml:space="preserve">Carbon dioxide mid-infrared sensing based on Dy3+-doped chalcogenide waveguide photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jóvári</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I Kaban</w:t>
+                <w:t xml:space="preserve">Loic Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Benardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121970⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (5), pp.1128-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.483613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884995v1</w:t>
+                <w:t xml:space="preserve">hal-04057503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide mid-infrared sensing based on Dy3+-doped chalcogenide waveguide photoluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short- and medium range order in GeTe4-Ag glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jóvári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Bodiou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Albane Benardais</w:t>
+                <w:t xml:space="preserve">I Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (5), pp.1128-1131. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 599, pp.121970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.483613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057503v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry and in situ x-ray photoelectron spectroscopy investigations of organometallic species induced by the etching of germanium, antimony and selenium in a methane-based plasma</w:t>
               </w:r>
@@ -3287,507 +3287,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of Multisource Deposition Conditions towards Required Chemical Composition of Thin Films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12111830⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715161v1</w:t>
+                <w:t xml:space="preserve">hal-03445774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Functionalization with Polymer Membrane or SEIRA Interface to Improve the Sensitivity of Chalcogenide-Based Infrared Sensors Dedicated to the Detection of Organic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (51), pp.47840-47850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.2c05502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fatty acids composition in the rainbow trout Oncorhynchus mykiss by using Raman micro-spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring of Multisource Deposition Conditions towards Required Chemical Composition of Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kotrla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1191, </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12111830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445774v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium-antimony-selenium-tellurium thin films: Clusters formation by laser ablation and comparison with clusters from mixtures of elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (3), pp.1992-2000. </w:t>
@@ -4304,377 +4304,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
+                <w:t xml:space="preserve">Arsenic-Doped SnSe Thin Films Prepared by Pulsed Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blay</w:t>
+                <w:t xml:space="preserve">Lubomir Prokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Magdalena Gorylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+                <w:t xml:space="preserve">Katerina Cermak Sraitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Prado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (27), pp.17483-17491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432316v1</w:t>
+                <w:t xml:space="preserve">hal-03331011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic-Doped SnSe Thin Films Prepared by Pulsed Laser Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture and genomic selection of fatty acid composition predicted by Raman spectroscopy in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubomir Prokes</w:t>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Gorylova</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Cermak Sraitrova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Enora Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Havel</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (27), pp.17483-17491. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-08062-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331011v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation of Ga-Sb-Te thin films monitored with quadrupole ion trap time-of-flight mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govinda Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Gorylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (12), pp.6643-6652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4702,295 +4702,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Ge20Te80-xSex glassy structures by combining solid state NMR, vibrational spectroscopies and DFT modelling</w:t>
+                <w:t xml:space="preserve">Surface composition and micromasking effect during the etching of amorphous Ge-Sb-Se thin films in SF6 and SF6/Ar plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gonçalves</w:t>
+                <w:t xml:space="preserve">Thibaut Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Aurelie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Roiland</w:t>
+                <w:t xml:space="preserve">Guillaume Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rhallabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122062⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 549, pp.149192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196087v1</w:t>
+                <w:t xml:space="preserve">hal-03194243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface composition and micromasking effect during the etching of amorphous Ge-Sb-Se thin films in SF6 and SF6/Ar plasmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Ge20Te80-xSex glassy structures by combining solid state NMR, vibrational spectroscopies and DFT modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Dain</w:t>
+                <w:t xml:space="preserve">C. Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rhallabi</w:t>
+                <w:t xml:space="preserve">R. Mereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 549, pp.149192. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297, pp.122062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194243v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-frequency magnetron co-sputtered Ge-Sb-Te phase change thin films</w:t>
               </w:r>
@@ -5015,64 +5015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 569, pp.121003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5119,90 +5119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Chalcogenide Platform Infrared Sensor Dedicated to the In Situ Detection of Aromatic Hydrocarbons in Natural Waters via an Attenuated Total Reflection Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (7), pp.2449. </w:t>
@@ -5292,51 +5292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.1440-1450. </w:t>
@@ -6038,295 +6038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Self-Confined Plasmonic Beams: Experimental Proof</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous Ga-Sb-Se thin films fabricated by co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+                <w:t xml:space="preserve">M. Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renversez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+                <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00906⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (1), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.45.000029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961176v1</w:t>
+                <w:t xml:space="preserve">hal-02472933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Ga-Sb-Se thin films fabricated by co-sputtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gutwirth</w:t>
+                <w:t xml:space="preserve">Nonlinear Self-Confined Plasmonic Beams: Experimental Proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouška</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Němec</w:t>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (1), pp.29-32. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (9), pp.2562-2570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.45.000029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472933v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of a chalcogenide glass film under optical modulated excitation</w:t>
               </w:r>
@@ -6468,51 +6468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6570,295 +6570,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaTe-Sb2Te3 thin-films phase change characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Prikryl</w:t>
+                <w:t xml:space="preserve">Comparative study of Er-doped Ga-Ge-Sb-S thin films fabricated by sputtering and pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.386779⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.7997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-64092-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536604v1</w:t>
+                <w:t xml:space="preserve">hal-02862234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Er-doped Ga-Ge-Sb-S thin films fabricated by sputtering and pulsed laser deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+                <w:t xml:space="preserve">GaTe-Sb2Te3 thin-films phase change characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prikryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.7997. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (5), pp.1067-1070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64092-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.386779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862234v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a multimode interferometer-based mid-infrared multispecies gas sensor</w:t>
               </w:r>
@@ -6896,51 +6896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Normani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (22), pp.13426-13435. </w:t>
@@ -7004,51 +7004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mawale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,51 +7298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (12), pp.2756-2761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7389,51 +7389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometric investigation of amorphous Ga-Sb-Se thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Mawale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Pompilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8085,51 +8085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Pompilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8174,429 +8174,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te-As-Se glass destabilization using high energy milling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+                <w:t xml:space="preserve">Mid-infrared guided photoluminescence from integrated Pr3+-doped selenide ridge waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.08.017⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660838v1</w:t>
+                <w:t xml:space="preserve">hal-01639691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pulsed laser deposited amorphous chalcogenide film thickness distribution: Plume deflection angle dependence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
+                <w:t xml:space="preserve">Te-As-Se glass destabilization using high energy milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 481, pp.409-411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 480, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695549v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared guided photoluminescence from integrated Pr3+-doped selenide ridge waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+                <w:t xml:space="preserve">Analysis of pulsed laser deposited amorphous chalcogenide film thickness distribution: Plume deflection angle dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pavlišta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vit Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75, pp.109-115. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.409-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2017.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639691v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 to 8 mu m emission from Sm3+ doped selenide fibers</w:t>
               </w:r>
@@ -8716,90 +8716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous Ge-Sb-Se thin films fabricated by co-sputtering Properties and photosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9520,90 +9520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray photoelectron spectroscopy analysis of Ge-Sb-Se pulsed laser deposited thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9648,857 +9648,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-doped Dy3+ and Pr3+ Ga5Ge20Sb10S65 fibers for mid-infrared broad emission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ge-free chalcogenide glasses based on Ga-Sb-Se and their stabilization by iodine incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ledemi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alicia Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.002893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.543-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833231v1</w:t>
+                <w:t xml:space="preserve">hal-01695550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge-free chalcogenide glasses based on Ga-Sb-Se and their stabilization by iodine incorporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-doped Dy3+ and Pr3+ Ga5Ge20Sb10S65 fibers for mid-infrared broad emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ledemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Lecomte</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 481, pp.543-547. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (12), pp.2893-2896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.11.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.002893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695550v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of praseodymium-doped chalcogenide micro-disk emitting at 4.7 μm</w:t>
+                <w:t xml:space="preserve">Development of an evanescent optical integrated sensor in the mid-infrared for detection of pollution in groundwater or seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Palma</w:t>
+                <w:t xml:space="preserve">E. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Christian Falconi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Ari</w:t>
+                <w:t xml:space="preserve">A. Gutierrez-Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.007014⟩</w:t>
+              <w:t xml:space="preserve">Advanced Device Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20550308.2017.1338211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515164v1</w:t>
+                <w:t xml:space="preserve">hal-02134188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an evanescent optical integrated sensor in the mid-infrared for detection of pollution in groundwater or seawater</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical study of an evanescent optical integrated sensor for multipurpose detection of gases and liquids in the Mid-Infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gutierrez-Arroyo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Němec</w:t>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Device Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20550308.2017.1338211⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.842-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.09.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134188v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of an evanescent optical integrated sensor for multipurpose detection of gases and liquids in the Mid-Infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of ultrafast optical Kerr effect of Ge–Sb–Se chalcogenide slab waveguides by the beam self-trapping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+                <w:t xml:space="preserve">M.M.R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 242, pp.842-848. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 403, pp.352-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.09.174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500404v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of ultrafast optical Kerr effect of Ge–Sb–Se chalcogenide slab waveguides by the beam self-trapping technique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of praseodymium-doped chalcogenide micro-disk emitting at 4.7 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M.R. Elsawy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Němec</w:t>
+                <w:t xml:space="preserve">Giuseppe Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Christian Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.07.061⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (6), pp.7014-7030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.007014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581233v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysprosium-Doped Chalcogenide Master Oscillator Power Amplifier (MOPA) for Mid-IR Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Christian Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10520,216 +10532,216 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (2), pp.265--273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2632531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of ultrafast optical Kerr effect of Ge–Sb–Se chalcogenide slab waveguides by the beam self-trapping technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M.R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 403, pp.352-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -10747,77 +10759,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Madhukar Mawale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayuri Vilas Ausekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Prokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (12), pp.2569-2579. </w:t>
@@ -10855,77 +10867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental design approach for deposition optimization of RF sputtered chalcogenide thin films devoted to environmental optical sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11028,51 +11040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (4), pp.1388--1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11145,51 +11157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Cernosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11368,995 +11380,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local motifs in GeS2-Ga2S3 glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Pethes</w:t>
+                <w:t xml:space="preserve">Novel double step approach for optical sensing via microsphere WGM resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Kaban</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.02.193⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (23), pp.26956--26971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.026956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279122v1</w:t>
+                <w:t xml:space="preserve">hal-01416452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Efficient Pumping Scheme for Mid-IR Dy3+:Ga5Ge20Sb10S65 PCF Fiber Laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Palma</w:t>
+                <w:t xml:space="preserve">Luminescence at 2.8 μm: Er3+-doped chalcogenide micro-waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Trolès</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2581022⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.390--397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367221v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber evanescent wave spectroscopy based on IR fluorescent chalcogenide fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Michel</w:t>
+                <w:t xml:space="preserve">Ultrafast laser-induced refractive index changesin Ge15As15S70 chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Kumar Velpula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Bhuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhura Somayaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.01.091⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.6.001914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269748v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01346747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel double step approach for optical sensing via microsphere WGM resonance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Falconi</w:t>
+                <w:t xml:space="preserve">Dy3+ doped GeGaSbS fluorescent fiber at 4.4 μm for optical gas sensing: Comparison of simulation and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.026956⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416452v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence at 2.8 μm: Er3+-doped chalcogenide micro-waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of an Efficient Pumping Scheme for Mid-IR Dy3+:Ga5Ge20Sb10S65 PCF Fiber Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Camy</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (18), pp.1984--1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2581022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334053v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser-induced refractive index changesin Ge15As15S70 chalcogenide glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madhura Somayaji</w:t>
+                <w:t xml:space="preserve">Local motifs in GeS2-Ga2S3 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pethes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.6.001914⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 673, pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.02.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01346747v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dy3+ doped GeGaSbS fluorescent fiber at 4.4 μm for optical gas sensing: Comparison of simulation and experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Fiber evanescent wave spectroscopy based on IR fluorescent chalcogenide fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, In press. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 229, pp.209-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.01.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304300v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis of RF sputtered Ge-Sb-Se thin films by Raman and X-ray photoelectron spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12364,51 +12376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 444, pp.64--72. </w:t>
@@ -12485,51 +12497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Holubová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12632,51 +12644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.36-41. </w:t>
@@ -12860,51 +12872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser deposited GeTe-rich GeTe-Sb2Te3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Pechev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13046,51 +13058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goncalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 447, pp.322--328. </w:t>
@@ -13141,51 +13153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic bandgap amorphous chalcogenide thin films with multilayered structure grown by pulsed laser deposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13373,1505 +13385,1505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization at 7.7 μm of an integrated platform based on chalcogenide waveguides for sensing applications in the mid-infrared</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Laser Desorption Ionization Time-of-Flight Mass Spectrometry of Glasses and Amorphous Films from Ge-As-Se System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Sutorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Prokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (20), pp.23109-23117. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (11), pp.3594-3599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.023109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398053v1</w:t>
+                <w:t xml:space="preserve">hal-01414287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenide sputtered films development for MIR environmental sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed laser deposited alumina thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvík Beneš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.6.002616⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1, Part B), pp.1177-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367204v1</w:t>
+                <w:t xml:space="preserve">hal-01202033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited alumina thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selenide sputtered films development for MIR environmental sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (1, Part B), pp.1177-1182. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2616--2627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.09.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.6.002616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202033v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Desorption Ionization Time-of-Flight Mass Spectrometry of Glasses and Amorphous Films from Ge-As-Se System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical characterization at 7.7 μm of an integrated platform based on chalcogenide waveguides for sensing applications in the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Sutorova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Josef Havel</w:t>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99 (11), pp.3594-3599. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (20), pp.23109-23117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.14366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.023109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414287v1</w:t>
+                <w:t xml:space="preserve">hal-01398053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitivity of pulsed laser deposited Ge-Sb-Se thin films</w:t>
+                <w:t xml:space="preserve">Test-​Photostability of pulsed laser deposited amorphous thin films from Ge-​As-​Te system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Němec</w:t>
+                <w:t xml:space="preserve">P. Hawlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boudebs</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000781⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.9310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166153v1</w:t>
+                <w:t xml:space="preserve">hal-01136911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface enhanced infrared absorption by nanoantenna on chalcogenide glass substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
+                <w:t xml:space="preserve">Ga-modified As2Se3–Te glasses for active applications in IR photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya. Shpotyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boussard-Pledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913308⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.228-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121524v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Whispering Gallery Modes for Rare Earth Spectroscopic Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Palma</w:t>
+                <w:t xml:space="preserve">Network Rearrangement in AgI-​Doped GeTe4 Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Jovari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Falconi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Kishi</w:t>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (3), pp.1034-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.13369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2443915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202032v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength conversion in Er^3+ doped chalcogenide fibers for optical gas sensors</w:t>
+                <w:t xml:space="preserve">Surface enhanced infrared absorption by nanoantenna on chalcogenide glass substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Pelé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Braud</w:t>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Doualan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.004163⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (7), pp.073103/1-073103/4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142020v1</w:t>
+                <w:t xml:space="preserve">hal-01121524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-​Photostability of pulsed laser deposited amorphous thin films from Ge-​As-​Te system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photosensitivity of pulsed laser deposited Ge-Sb-Se thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Verger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09310⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136911v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga-modified As2Se3–Te glasses for active applications in IR photonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Boussard-Pledel</w:t>
+                <w:t xml:space="preserve">Modeling of Whispering Gallery Modes for Rare Earth Spectroscopic Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Ari</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (17), pp.1861--1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2443915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.04.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01147994v1</w:t>
+                <w:t xml:space="preserve">hal-01202032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Rearrangement in AgI-​Doped GeTe4 Glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuo Cui</w:t>
+                <w:t xml:space="preserve">Wavelength conversion in Er^3+ doped chalcogenide fibers for optical gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.13369⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.4163-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.004163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01127986v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiarities of Ga and Te incorporation in glassy arsenic selenides</w:t>
               </w:r>
@@ -15114,295 +15126,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ga incorporation in glassy arsenic selenides by high-resolution XPS and EXAFS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ya. Shpotyuk</w:t>
+                <w:t xml:space="preserve">Short range order in Ge-Ga-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pethes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bureau</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trapananti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (18), pp.184501/1-184501/10. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 651, pp.578-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4919947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152508v1</w:t>
+                <w:t xml:space="preserve">hal-01188226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short range order in Ge-Ga-Se glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Chahal</w:t>
+                <w:t xml:space="preserve">Study of Ga incorporation in glassy arsenic selenides by high-resolution XPS and EXAFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Golovchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya. Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Trapananti</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boussard-Pledel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 651, pp.578-584. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (18), pp.184501/1-184501/10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.08.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4919947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188226v1</w:t>
+                <w:t xml:space="preserve">hal-01152508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR optical sensor for CO2 detection based on fluorescence absorbance of Dy3+:Ga5Ge20Sb10S65 fibers</w:t>
               </w:r>
@@ -15440,51 +15452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Quetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 207 (PartA), pp.518-525. </w:t>
@@ -15522,103 +15534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Desorption Ionisation Time-​of-​Flight Mass Spectrometry of Chalcogenide Glasses from (GeSe2)​100-​x(Sb2Se3)​x System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Sutorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Prokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Havel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98 (CODEN:JACTAW ISSN:0002-7820), pp.1. </w:t>
@@ -15772,64 +15784,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of (GeSe2)100−x(Sb2Se3)x glasses in near- and middle-infrared spectral regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Kalendova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15887,291 +15899,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, nonlinear properties, and photosensitivity of (GeSe2)​100-​x(Sb2Se3)​x glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser desorption ionization time-of-flight mass spectrometry of erbium-doped Ga-Ge-Sb-S glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélinda Olivier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Jovari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Havel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.4.000525⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (11), pp.1221-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058351v1</w:t>
+                <w:t xml:space="preserve">hal-00984223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser desorption ionization time-of-flight mass spectrometry of erbium-doped Ga-Ge-Sb-S glasses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Structure, nonlinear properties, and photosensitivity of (GeSe2)​100-​x(Sb2Se3)​x glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Tchahame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moréac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (11), pp.1221-32. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, issue 3 (3), pp.525-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.6896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.000525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984223v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positron annihilation probing of crystallization effects in TAS-​235 glass affected by Ga additions</w:t>
               </w:r>
@@ -16183,51 +16195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16303,77 +16315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide optical fibers for mid-​infrared sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16450,51 +16462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ga incorporation in the As30Se50Te20 glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Shpotyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16577,389 +16589,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenide and telluride glasses for mid-​infrared bio-​sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lucas</w:t>
+                <w:t xml:space="preserve">Accurate Determination of Optical Functions of Ge-As-Te Glasses via Spectroscopic Ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hawlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (10), pp.044-3047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.13190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2036734⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011852v1</w:t>
+                <w:t xml:space="preserve">hal-01102058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Determination of Optical Functions of Ge-As-Te Glasses via Spectroscopic Ellipsometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petr Němec</w:t>
+                <w:t xml:space="preserve">Selenide and telluride glasses for mid-​infrared bio-​sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Shpotyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.13190⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8938, pp.893805/1-893805/9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2036734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102058v1</w:t>
+                <w:t xml:space="preserve">hal-01011852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">71Ga NMR in chalcogenide and chalco-halide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ledemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 383, pp.216-221. </w:t>
@@ -17009,51 +17021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-mode-area infrared guiding in ultrafast laser written waveguides in Sulfur-based chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghua Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17156,51 +17168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated structural changes of Se in nanolayered composite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">István Csarnovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17329,51 +17341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mihaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (1), pp.197-205. </w:t>
@@ -17405,701 +17417,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Verger</w:t>
+                <w:t xml:space="preserve">Spectroscopic study and Judd-Ofelt analysis of Pr3+-doped Zr-Ba-La-Al glasses in visible spectral range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.2032--2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910293v1</w:t>
+                <w:t xml:space="preserve">hal-01069954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma diagnostics in pulsed laser deposition of GaLaS chalcogenides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petr Němec</w:t>
+                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Ziskind</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (12), pp.2112-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.3.002112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.11.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00878952v1</w:t>
+                <w:t xml:space="preserve">hal-00910293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study and Judd-Ofelt analysis of Pr3+-doped Zr-Ba-La-Al glasses in visible spectral range.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+                <w:t xml:space="preserve">Plasma diagnostics in pulsed laser deposition of GaLaS chalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Oana Pompilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Gurlui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Camy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Ziskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (8), pp.2032--2042. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 278, pp.352-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.11.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069954v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitivity of pulsed laser deposited Ge20As20Se60 and Ge10As30Se60 amorphous thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Red and orange Pr3+:LiYF4 planar waveguide laser.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Western Bolanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.05.097⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (4), pp.455-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860083v1</w:t>
+                <w:t xml:space="preserve">hal-00848946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red and orange Pr3+:LiYF4 planar waveguide laser.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photosensitivity of pulsed laser deposited Ge20As20Se60 and Ge10As30Se60 amorphous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hawlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (10), pp.3860-3864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.05.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.000455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00848946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glasses of stoichiometric (As2Se3)​100-​x(Sb2Se3)​x system</w:t>
               </w:r>
@@ -18111,51 +18123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cernoskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Cernosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18344,51 +18356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of fiber coupled Er3+: Chalcogenide microsphere amplifier via particle swarm optimization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18618,763 +18630,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga-Ge-Te amorphous thin films fabricated by pulsed laser deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-IR luminescence of Dy3+ and Pr3+ doped Ga5Ge20Sb10S(Se)(65) bulk glasses and fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dussauze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Bouyrie</w:t>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Jovari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.01.096⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101, pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848937v1</w:t>
+                <w:t xml:space="preserve">hal-00848941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From selenium- to tellurium-based glass optical fibers for infrared spectroscopies.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Ga-Ge-Te amorphous thin films fabricated by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongli Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules18055373⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 531, pp.454-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.01.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848949v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR luminescence of Dy3+ and Pr3+ doped Ga5Ge20Sb10S(Se)(65) bulk glasses and fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Starecki</w:t>
+                <w:t xml:space="preserve">From selenium- to tellurium-based glass optical fibers for infrared spectroscopies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.5373-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules18055373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.03.062⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00848941v1</w:t>
+                <w:t xml:space="preserve">hal-00848949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanescent wave optical micro-sensor based on chalcogenide glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+                <w:t xml:space="preserve">Optical amplification of Pr3+ -doped ZBLA channel waveguides for visible Laser emission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bureau</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.056⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (22), pp.25064-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.025064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743261v1</w:t>
+                <w:t xml:space="preserve">hal-00694428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical amplification of Pr3+ -doped ZBLA channel waveguides for visible Laser emission.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
+                <w:t xml:space="preserve">Evanescent wave optical micro-sensor based on chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.468-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.025064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694428v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface enhanced infrared absorption (SEIRA) spectroscopy using gold nanoparticles on As2S3 glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19382,51 +19394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 175, pp.142-148. </w:t>
@@ -19464,77 +19476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous and crystallized Ge-Sb-Te thin films deposited by pulsed laser: Local structure using Raman scattering spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19636,77 +19648,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134, pp.18-23. </w:t>
@@ -20026,51 +20038,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-power plasmon–soliton in realistic nonlinear planar structures</w:t>
+                <w:t xml:space="preserve">Low power plasmon-soliton in realistic nonlinear planar structures,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktor Walasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
@@ -20090,108 +20102,108 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Kartashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Renversez</w:t>
+                <w:t xml:space="preserve">G. Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (22), pp.4579 - 4581</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.00000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223648v1</w:t>
+                <w:t xml:space="preserve">hal-00738953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low power plasmon-soliton in realistic nonlinear planar structures,</w:t>
+                <w:t xml:space="preserve">Low-power plasmon–soliton in realistic nonlinear planar structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktor Walasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
@@ -20211,855 +20223,855 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Kartashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Renversez</w:t>
+                <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (22), pp.00000</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (22), pp.4579 - 4581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738953v1</w:t>
+                <w:t xml:space="preserve">hal-03223648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting of photo induced changes in amorphous chalcogenide/alumino-silicate nanomultilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical characteristics of pulsed laser deposited Ge-Sb-Te thin films studied by spectroscopic ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prikryl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charnovych</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Frumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.073520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3569865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719559v1</w:t>
+                <w:t xml:space="preserve">hal-00719552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging process of photosensitive chalcogenide films deposited by electron beam deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ei Kamitsos</w:t>
+                <w:t xml:space="preserve">Limiting of photo induced changes in amorphous chalcogenide/alumino-silicate nanomultilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charnovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Csik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.04.054⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (3), pp.1022-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719556v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characteristics of pulsed laser deposited Ge-Sb-Te thin films studied by spectroscopic ellipsometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aging process of photosensitive chalcogenide films deposited by electron beam deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ei Kamitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509 (27), pp.7330-7336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.04.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3569865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00719552v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and physical properties of glasses in the Sb2O3-PbCl2-MoO3 system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sputtering and Pulsed Laser Deposition for Near- and Mid-Infrared Applications: A Comparative Study of Ge25Sb10S65 and Ge25Sb10Se65 Amorphous Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.07.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.990-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7402.2010.02571.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719437v1</w:t>
+                <w:t xml:space="preserve">hal-00564132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering and Pulsed Laser Deposition for Near- and Mid-Infrared Applications: A Comparative Study of Ge25Sb10S65 and Ge25Sb10Se65 Amorphous Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and physical properties of glasses in the Sb2O3-PbCl2-MoO3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goumeidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legouera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iezid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (21), pp.3572-3577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7402.2010.02571.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00564132v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pr3+-doped ZBLA fluoride glasses for visible laser emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (7), pp.980-984. </w:t>
@@ -21122,51 +21134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterizations of As-Se-Te glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21294,51 +21306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21395,839 +21407,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yb:CaF2 grown by liquid phase epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Maurel</w:t>
+                <w:t xml:space="preserve">Glass formation in the Sb2O3-CdCl2-SrCl2 ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iezid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legouera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goumeidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.04.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (15), pp.2984-2988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719549v1</w:t>
+                <w:t xml:space="preserve">hal-00719440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass formation in the Sb2O3-CdCl2-SrCl2 ternary system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Yb:CaF2 grown by liquid phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmjid Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 357 (15), pp.2984-2988. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (11), pp.1616-1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2011.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719440v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Tm3+ doped sulfide thin films fabricated by sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of cascade laser in erbium-doped chalcogenide glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Mescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca A. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 33 (2), pp.220-226. </w:t>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.241-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608450v1</w:t>
+                <w:t xml:space="preserve">hal-00608452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of cascade laser in erbium-doped chalcogenide glass fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed laser deposited alumino-silicate thin films and amorphous chalcogenide/alumino-silicate structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciano Mescia</w:t>
+                <w:t xml:space="preserve">J. Vavra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca A. Allegretti</w:t>
+                <w:t xml:space="preserve">Jp. Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moizan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">D. Vesely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (2), pp.241-245. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 519 (4), pp.341-1345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608452v1</w:t>
+                <w:t xml:space="preserve">hal-00608458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposited alumino-silicate thin films and amorphous chalcogenide/alumino-silicate structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous Tm3+ doped sulfide thin films fabricated by sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp. Guin</w:t>
+                <w:t xml:space="preserve">Marie-Laure Brandily-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vesely</w:t>
+                <w:t xml:space="preserve">Laëtitia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 519 (4), pp.341-1345. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.220-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.09.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2010.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608458v1</w:t>
+                <w:t xml:space="preserve">hal-00608450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical waveguide based on amorphous Er3+-doped Ga-Ge-Sb-S(Se) pulsed laser deposited thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518 (17), pp.4941-4947. </w:t>
@@ -22271,295 +22283,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Ti&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;@ZnO organosols and nanocrystalline c-ZnTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films aiming at high transparency and luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-stability of pulsed laser deposited GexAsySe100-x-y amorphous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangi Aubert</w:t>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Grasset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cardinal</w:t>
+                <w:t xml:space="preserve">K. Fedus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/11/4/044401⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (22), pp.22944-22957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.022944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530072v1</w:t>
+                <w:t xml:space="preserve">hal-00608459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-stability of pulsed laser deposited GexAsySe100-x-y amorphous thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nemec</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Ti&amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt;@ZnO organosols and nanocrystalline c-ZnTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films aiming at high transparency and luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangi Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhang</w:t>
+                <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Fedus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Boudebs</w:t>
+                <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (22), pp.22944-22957. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), 044401 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.022944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/11/4/044401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608459v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and limitations of chalcogenide films</w:t>
               </w:r>
@@ -22571,51 +22583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22673,557 +22685,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped chalcogenide fiber ring laser for mid-IR applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced phenomena in amorphous As4Se3 pulsed laser deposited thin films studied by spectroscopic ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.821671⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106, pp.023509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3173279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862089v1</w:t>
+                <w:t xml:space="preserve">hal-00411540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Er3+-doped chalcogenide glass laser for MID-IR application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of Er3+-doped, Ga5Ge20Sb10S65 chalcogenide microstructured optical fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Sario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prudenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Prudenzano</w:t>
+                <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mescia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Palmisano</w:t>
+                <w:t xml:space="preserve">Frédéric Désévéday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.051⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2008.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452740v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced phenomena in amorphous As4Se3 pulsed laser deposited thin films studied by spectroscopic ellipsometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erbium-doped chalcogenide fiber ring laser for mid-IR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Mescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Sario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Palmisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3173279⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7366, pp.73661X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.821671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411540v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Er3+-doped, Ga5Ge20Sb10S65 chalcogenide microstructured optical fiber amplifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId719" w:history="1">
+                <w:t xml:space="preserve">Design of Er3+-doped chalcogenide glass laser for MID-IR application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prudenzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mescia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Sario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Désévéday</w:t>
+                <w:t xml:space="preserve">T. Palmisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41 (1), pp.99-106. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355 (18-21), pp.1145-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2008.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400777v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide Glass Optical Waveguides for Infrared Biosensing</w:t>
               </w:r>
@@ -23489,103 +23501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced effects in thin films of Te20As30Se50 glass with nonlinear characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fedus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araujo Cid B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.061122. </w:t>
@@ -23649,51 +23661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ziskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23955,51 +23967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (10), pp.103106. </w:t>
@@ -24171,103 +24183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of mid-IR amplification in Er3+-doped chalcogenide microstructured optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Prudenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Sario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (9), pp.1292-1295. </w:t>
@@ -24343,51 +24355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sourkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frumarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24442,51 +24454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Detection Using Microstructured Chalcogenide Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24602,51 +24614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sourkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frumarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24722,103 +24734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallium-lanthanum-sulphide amorphous thin films prepared by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pavlista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 117 (1), pp.23-25. </w:t>
@@ -24862,429 +24874,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of As3Se5Te2 infrared optical glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Kaban</w:t>
+                <w:t xml:space="preserve">Ge-Sb-Te thin films deposited by pulsed laser: An ellipsometry and Raman scattering spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beuneu</w:t>
+                <w:t xml:space="preserve">Martin Pavlista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Přikryl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.08.154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (10), pp.103509 - 103509-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3259435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496987v1</w:t>
+                <w:t xml:space="preserve">hal-00665512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr spatial solitons in chalcogenide waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+                <w:t xml:space="preserve">The structure of As3Se5Te2 infrared optical glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jóvári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beuneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 488 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.08.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.001804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00454513v1</w:t>
+                <w:t xml:space="preserve">hal-00496987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge-Sb-Te thin films deposited by pulsed laser: An ellipsometry and Raman scattering spectroscopy study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Kerr spatial solitons in chalcogenide waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Přikryl</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (10), pp.103509 - 103509-7. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (12), pp.1804-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3259435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.001804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665512v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitive post tuning of chalcogenide Te20As30Se50 narrow bandpass filters</w:t>
               </w:r>
@@ -25451,64 +25463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (13), pp.C114-C123. </w:t>
@@ -25598,51 +25610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cherukulappurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 354 (12-13), pp.1322-1326. </w:t>
@@ -25705,77 +25717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light trimming of a narrow bandpass filter based on a photosensitive chalcogenide spacer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.D. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25950,325 +25962,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of germanium oxysulfide glassy films for optics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cardinal</w:t>
+                <w:t xml:space="preserve">Design on New M@ZnO Nanocolloids: Synthesis and Shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vinatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Petit</w:t>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Richardson</w:t>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.05.032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6-7-8), pp.708-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267763v1</w:t>
+                <w:t xml:space="preserve">hal-00414415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design on New M@ZnO Nanocolloids: Synthesis and Shaping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of germanium oxysulfide glassy films for optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Molard</w:t>
+                <w:t xml:space="preserve">Philippe Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Kathleen Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (6-7-8), pp.708-721. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (5), pp.1179-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414415v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Er3+-doped GeGaSbS glasses for mid-IR fibre laser application: Synthesis and rare earth spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26396,51 +26408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongli Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26681,51 +26693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (2), pp.338-345. </w:t>
@@ -26769,922 +26781,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of electron-phonon interactions in IR-induced second harmonic generation in a sulphide glass-ceramic with β-GeS2 microcrystallites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chalcogenide Glasses Based on Germanium Disulfide for Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Troles</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Smektala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bohnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.09.023⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (16), pp.3284-3294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200700047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370061v1</w:t>
+                <w:t xml:space="preserve">hal-00369235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide Glasses Based on Germanium Disulfide for Second Harmonic Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manifestation of electron-phonon interactions in IR-induced second harmonic generation in a sulphide glass-ceramic with β-GeS2 microcrystallites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Bohnke</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 391 (2), pp.222-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2006.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.200700047⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369235v1</w:t>
+                <w:t xml:space="preserve">hal-00370061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation properties of rare-earth ions in sulfide glasses: Experiment and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the substitution of S for Se on the structure and non-linear optical properties of the glasses in the system Ge0.18Ga0.05Sb0.07S0.70−xSex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cherukulappurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fedus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Giang Truong</w:t>
+                <w:t xml:space="preserve">Cid de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. S. Ham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Leperson</w:t>
+                <w:t xml:space="preserve">F. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.184103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (50-51), pp.5413-5420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867689v1</w:t>
+                <w:t xml:space="preserve">hal-02442965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysprosium doped amorphous chalcogenide films prepared by pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic properties of Yb3+ ions in halogeno-sulfide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Balda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Němec</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jedelský</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Le Person</w:t>
+                <w:t xml:space="preserve">M. Al-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.08.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (23-25), pp.2444-2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868029v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the substitution of S for Se on the structure and non-linear optical properties of the glasses in the system Ge0.18Ga0.05Sb0.07S0.70−xSex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Fedus</w:t>
+                <w:t xml:space="preserve">Relaxation properties of rare-earth ions in sulfide glasses: Experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Giang Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Ham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cid de Araújo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Cathelinaud</w:t>
+                <w:t xml:space="preserve">Bernard Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Charpentier</w:t>
+                <w:t xml:space="preserve">J. Leperson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 352 (50-51), pp.5413-5420. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.184103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.08.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.184103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02442965v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties of Yb3+ ions in halogeno-sulfide glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Balda</w:t>
+                <w:t xml:space="preserve">Dysprosium doped amorphous chalcogenide films prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Němec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jedelský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Seznec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+                <w:t xml:space="preserve">Claire Duverger-Arfuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Al-Saleh</w:t>
+                <w:t xml:space="preserve">J. Le Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 352 (23-25), pp.2444-2447. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (2-3), pp.273-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868033v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and luminescence of new Nd3+ doped chloro-sulphide glass-ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongli Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27907,90 +27919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of thulium-doped chalcogenide glasses and the uncertainty of the calculated radiative lifetimes using the Judd-Ofelt approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Giang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Q. Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28067,51 +28079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Vasilief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29797,51 +29809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid thermal annealing of chalcogenide thin films for mid-infrared sensing and nonlinear photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30434,286 +30446,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of Sb-Te based thin films containing gallium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marek Bouška</w:t>
+                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262143v1</w:t>
+                <w:t xml:space="preserve">hal-04185933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of Sb-Te based thin films containing gallium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kotrla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Janíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/iprsn.2023.jtu4a.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185933v1</w:t>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and emission properties of Cr$^{2+}$-doped ZnS hot-pressed transparent ceramics</w:t>
               </w:r>
@@ -30958,51 +30970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study of photoinduced changes kinetics in ternary GeSb-Se chalcogenide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kotrla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31101,90 +31113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the sensitivity of chalcogenide-based infrared sensors dedicated to the in situ detection of organic molecules in aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.64, </w:t>
@@ -31222,103 +31234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
@@ -31347,51 +31359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR emission from integrated rare earth (Dy3+, Pr3+)-doped chalcogenides waveguides for sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31481,90 +31493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31609,277 +31621,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration and numerical study of plasmon-soliton waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S Thin Films: A Comparative Study of Sputtering and Pulsed Laser Deposition Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPS, OSA, IEEE, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507032v1</w:t>
+                <w:t xml:space="preserve">hal-02431496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S Thin Films: A Comparative Study of Sputtering and Pulsed Laser Deposition Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S glass thin films by PVD deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Normani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431496v1</w:t>
+                <w:t xml:space="preserve">hal-02431481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un capteur spectroscopique intégré pour le moyen infrarouge par onde évanescente exaltée par les effets de plasmonique</w:t>
               </w:r>
@@ -31984,152 +31996,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er3+-doped Ga-Ge-Sb-S glass thin films by PVD deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">Experimental demonstration and numerical study of plasmon-soliton waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPS, OSA, IEEE, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431481v1</w:t>
+                <w:t xml:space="preserve">hal-02507032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of integrated nonlinear optical devices based on chalcogenide layers</w:t>
               </w:r>
@@ -32167,51 +32179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics North 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
@@ -32234,958 +32246,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Halenkovic</w:t>
+                <w:t xml:space="preserve">MWIR and LWIR Emissions of Rare Earth Doped Chalcogenide Glasses and Waveguides Devoted to Optical Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Surface Plasmon Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383980v1</w:t>
+                <w:t xml:space="preserve">hal-02431490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MWIR and LWIR Emissions of Rare Earth Doped Chalcogenide Glasses and Waveguides Devoted to Optical Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Starecki</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st PhotonIcs &amp; Electromagnetics Research Symposium (PIERS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Surface Plasmon Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431490v1</w:t>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Demonstration of Plasmon-Soliton Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démonstration expérimentale et étude numérique des ondes plasmons-solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear OpticsTopical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Waikoloa Beach, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371746v1</w:t>
+                <w:t xml:space="preserve">hal-02383879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration expérimentale et étude numérique des ondes plasmons-solitons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
+                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T Halenkovic</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383879v1</w:t>
+                <w:t xml:space="preserve">hal-02300704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton coupling</w:t>
+                <w:t xml:space="preserve">Experimental Demonstration of Plasmon-Soliton Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">Nonlinear OpticsTopical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Waikoloa Beach, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300704v1</w:t>
+                <w:t xml:space="preserve">hal-02371746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic integrated circuits based on Chalcogenide films for Mid-Infrared applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a mid-infrared multispecies gas sensor based on Pr 3+-doped chalcogenides waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Normani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431510v1</w:t>
+                <w:t xml:space="preserve">hal-02431507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a mid-infrared multispecies gas sensor based on Pr 3+-doped chalcogenides waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photonic integrated circuits based on Chalcogenide films for Mid-Infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431507v1</w:t>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earth doped integrated microcavities for active sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Laneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Christian Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33234,904 +33246,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped chalcogenide fibers for all-optical gas sensing in the midinfrared spectral range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+                <w:t xml:space="preserve">Passive and active whispering gallery mode microresonators in optical engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Falconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scarnera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiavaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference, CLEO/Europe-EQEC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XXI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.1090417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2512038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122162v1</w:t>
+                <w:t xml:space="preserve">hal-02181978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active whispering gallery mode microresonators in optical engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Chiavaioli</w:t>
+                <w:t xml:space="preserve">Rare-earth doped chalcogenide fibers for all-optical gas sensing in the midinfrared spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XXI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Conference on Lasers and Electro-Optics - European Quantum Electronics Conference, CLEO/Europe-EQEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2512038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02181978v1</w:t>
+                <w:t xml:space="preserve">hal-02122162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-vector finite element 3D model for waveguide-based plasmonic sensors in the infrared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renversez</w:t>
+                <w:t xml:space="preserve">Improved nonlinear plasmonic slot waveguide: a full study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Demésy</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875217v1</w:t>
+                <w:t xml:space="preserve">hal-03422988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of integrated platform based on chalcogenides for sensing applications in the mid-infrared</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Baillieul</w:t>
+                <w:t xml:space="preserve">Experimental proof and modelling of plasmon-soliton coupling and propagation in a nonlinear plasmonic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintu Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Renversez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C'Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835066v1</w:t>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental proof and modelling of plasmon-soliton coupling and propagation in a nonlinear plasmonic structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+                <w:t xml:space="preserve">Full-vector finite element 3D model for waveguide-based plasmonic sensors in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demésy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Advanced Photonics Congress 2018 (APC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.SeW1E.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/SENSORS.2018.SeW1E.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId998" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383973v1</w:t>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared-Sensor Based on Selenide Waveguide Devoted to Water Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved nonlinear plasmonic slot waveguide: a full study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of integrated platform based on chalcogenides for sensing applications in the mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Baillieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.1053513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2288783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422988v1</w:t>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.4 mu m to 660 nm wavelength conversion using Er3+ doped materials</w:t>
               </w:r>
@@ -34428,51 +34440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.10535-87</w:t>
@@ -34769,51 +34781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large (GeTe)(Sb2Te3) ratio phase change memory thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Pechev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34897,450 +34909,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de dispositifs optiques intégrés pour le Moyen Infra-Rouge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology of chalcogenide glasses under light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431690v1</w:t>
+                <w:t xml:space="preserve">hal-01560221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of chalcogenide glasses under light irradiation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rare-earth doped chalcogenide glasses for mid-IR gas sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Starecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Optical Components and Materials XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, CA, United States. pp.101000Q, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2251529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560221v1</w:t>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth doped chalcogenide glasses for mid-IR gas sensor applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Quetel</w:t>
+                <w:t xml:space="preserve">Développement de dispositifs optiques intégrés pour le Moyen Infra-Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Optical Components and Materials XIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR Nanotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2251529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01532166v1</w:t>
+                <w:t xml:space="preserve">hal-02431690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optiques intégrées à base de verres de chalcogénure pour des applications dans le proche et le moyen infra-rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35408,103 +35420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de l'effet de Kerr dans des guides plans par analyse de faisceaux auto-pièges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -35533,90 +35545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35667,103 +35679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared sensor for water pollution and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optics+Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic. pp.102310S, </w:t>
@@ -35827,51 +35839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35926,103 +35938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Optical nonlinearities of Slab Waveguides by beam Self-Trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -36064,51 +36076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material pre-conditioning for high-contrast refractive index changes in 3D ultrafast laser photoinscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36215,51 +36227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36314,90 +36326,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances on Pumping Schemes for Mid-IR PCF Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Optical Components and Materials XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, CA, United States. pp.1010002, </w:t>
@@ -36435,103 +36447,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved nonlinear plasmonic slot waveguide: a full study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bruxelles, France. pp.98840J, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
@@ -36565,103 +36577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel pumping schemes of Mid-IR photonic crystal fiber lasers for aerospace applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks, ICTON 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Trento, Unknown Region. pp.7550623, </w:t>
@@ -36712,51 +36724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare-Earth Doped Microdisks for Mid-Infrared Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiseppe Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Christian Falconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Starecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36837,51 +36849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast laser processing of refractive index changes in bulk Ge15As15S70 chalcogenide glass for photonics applications in the mid-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. K. Velpula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37068,359 +37080,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared optical properties of integrated Pr3+-doped chalcogenides ridge waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">Challenges and Future Trends in Fiber Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taccheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Marciniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337456v1</w:t>
+                <w:t xml:space="preserve">hal-01438119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Future Trends in Fiber Lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marian Marciniak</w:t>
+                <w:t xml:space="preserve">Mid-infrared optical properties of integrated Pr3+-doped chalcogenides ridge waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1054" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438119v1</w:t>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam self-action in planar chalcogenide waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium. pp.98940M, </w:t>
@@ -37458,90 +37470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of soliton-plasmon coupling in planar waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Halenkovic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37577,795 +37589,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme en optique intégrée en verres de chalcogénures pour le moyen infrarouge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of rare-earth doped chalcogenide microresonators for biosensing in Mid-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Trento, Italy. pp.We.P.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429549v1</w:t>
+                <w:t xml:space="preserve">hal-01367255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of rare-earth doped chalcogenide microresonators for biosensing in Mid-IR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Platform in Chalcogenide Glasses for Optical Sensing in the Mid-InfraRed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Prudenzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Transparent Optical Networks (ICTON 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Integrated Optics (ECIO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01367255v1</w:t>
+                <w:t xml:space="preserve">hal-01508096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Platform in Chalcogenide Glasses for Optical Sensing in the Mid-InfraRed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Développement d’une plateforme en optique intégrée en verres de chalcogénures pour le moyen infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Integrated Optics (ECIO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508096v1</w:t>
+                <w:t xml:space="preserve">hal-02429549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image formation and applications to third order nonlinear optical measurement techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Vasseur</w:t>
+                <w:t xml:space="preserve">Etude de microrésonateurs intégrés en hippodrome à base de verres de chalcogénure à 1.55 µm pour des applications en optique non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumeige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 14th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442897v1</w:t>
+                <w:t xml:space="preserve">hal-02429403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur en Optique Intégrée à Base de Verres de Chalcogénures pour la Détection de Polluants dans le Moyen-Infrarouge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">Image formation and applications to third order nonlinear optical measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trolès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Canat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et techniques Optiques pour l'Industrie (CMOI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 14th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Coventry, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2012.6253855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1072" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261940v1</w:t>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de microrésonateurs intégrés en hippodrome à base de verres de chalcogénure à 1.55 µm pour des applications en optique non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enguerran Delcourt</w:t>
+                <w:t xml:space="preserve">Capteur en Optique Intégrée à Base de Verres de Chalcogénures pour la Détection de Polluants dans le Moyen-Infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gutierrez Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumeige</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et techniques Optiques pour l'Industrie (CMOI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pleumeur-Bodou, France. pp.166-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1074" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429403v1</w:t>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de circuits optiques intégrés à partir de matériaux spécifiques</w:t>
               </w:r>
@@ -38390,51 +38402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38489,51 +38501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide glasses for mid-IR photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38636,77 +38648,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modern Materials and Technologies (CIMTEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
@@ -38729,346 +38741,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Microsensor Devices Based on Chalcogenide Materials</w:t>
+                <w:t xml:space="preserve">PR3+-Doped ZBLA Channel Waveguides for Visible Laser Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Charrier</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Functional Materials (ISFM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">6th International Symposium on FUNCTIONAL MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056255v1</w:t>
+                <w:t xml:space="preserve">hal-01056252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PR3+-Doped ZBLA Channel Waveguides for Visible Laser Emission</w:t>
+                <w:t xml:space="preserve">Optical Microsensor Devices Based on Chalcogenide Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on FUNCTIONAL MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Functional Materials (ISFM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1083" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056252v1</w:t>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of (GeSe2)100-x (Sb2Se3)x glasses and sputtered films for micro-sensors devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39240,51 +39252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de structures optiques verticales en verres de chalcogénure pour des applications dans le proche et moyen infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39292,51 +39304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32è Journées Nationales d'Optique Guidée (JNOG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France. pp.113</w:t>
@@ -39378,77 +39390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide Glasses Developed for Optical Micro-sensor Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39484,346 +39496,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare earth doped chalcogenide optical waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 SPRING MEETING. Symposium : T Advances and enhanced functionalities of anion-controlled new inorganic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780091v1</w:t>
+                <w:t xml:space="preserve">hal-00846748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped chalcogenide optical waveguide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF sputtered amorphous chalcogenide thin films for surface enhanced infrared absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Chahal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Rim Conference on Ceramic and Glass Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 SPRING MEETING. Symposium : T Advances and enhanced functionalities of anion-controlled new inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846748v1</w:t>
+                <w:t xml:space="preserve">hal-00780091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical sensor based on chalcogenide glasses for IR detection of bio-chemical entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39878,90 +39890,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un microcapteur a onde évanescente a base de verre de chalcogénure pour le proche et moyen-infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.P8</w:t>
@@ -40124,90 +40136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Praseodymium doped fluoride waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40258,90 +40270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the geological storage of CO2 using chalcogenide waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Brandily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40383,103 +40395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Pr3+ doped ZBLA fluoride waveguide for compact laser source emitting in visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastesh Pirasteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Glass &amp; Optical Materials Division Spring Meeting (GOMD 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Savannah, United States</w:t>
@@ -40508,90 +40520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides d'ondes en verres de fluorures dopés Praséodyme pour émission laser dans le visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40633,64 +40645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third and second order non linear optical properties of chalcogenide glasses on bulk and fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trolès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Smektala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40761,359 +40773,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence of rare earth doped chalcogenide glasses and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUMRS-ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Qingdao, China</w:t>
+              <w:t xml:space="preserve">PRE'10 : 3rd International Workshop on Photoluminescence in Rare Earths: Photonic Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522916v1</w:t>
+                <w:t xml:space="preserve">hal-00480760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence of rare earth doped chalcogenide glasses and their applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical planar and rib waveguide of Er3+-doped Ga-Ge-Sb-S (Se) thin films deposited by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jurdyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRE'10 : 3rd International Workshop on Photoluminescence in Rare Earths: Photonic Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IUMRS-ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480760v1</w:t>
+                <w:t xml:space="preserve">hal-00522916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide waveguides integrated microfluidic sensor device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Brandily-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Glass &amp; Optical Materials Division Spring Meeting (GOMD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, New York, United States</w:t>
@@ -41142,64 +41154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared optical sensor for CO2 detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41289,90 +41301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'onde de sulfures à base de germanium dopé Er3+ pour amplification dans le proche et moyen-IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.318-320</w:t>
@@ -41453,51 +41465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.6, </w:t>
@@ -41535,103 +41547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interests and limitations of chalcogenides films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fedus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Frontiers of Optical Coatings FOG'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Xi'An, China</w:t>
@@ -41686,77 +41698,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on the Physics of Non-Crystalline Solids (PNCS XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Foz do Iguaçu, Brazil</w:t>
@@ -41798,90 +41810,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium doped germanium based sulphide optical waveguide amplifi er for near- and mid-IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Microtechnologies for the New Millennium 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Dresden, Germany. pp.73661T, </w:t>
@@ -41932,51 +41944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides optiques infrarouges pour la détection du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42096,51 +42108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée / JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.374-376</w:t>
@@ -42221,51 +42233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE LEOS Winter Topical Meeting on "Nonlinear Photonics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Sorrento, Italy. pp.156</w:t>
@@ -42288,277 +42300,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenides Films: New Development of Optical Coatings and Waveguides</w:t>
+                <w:t xml:space="preserve">Chalcogenide films for photosensitive band-pass filters and opto-chemical sensors application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+            <w:hyperlink r:id="rId1131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wee-Dong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on the Science and Technology for Advanced Ceramics / 1st International Conference on Science and Technology of Solid Surface and Interface (STAC-STSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.6890-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283898v1</w:t>
+                <w:t xml:space="preserve">hal-00288127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1131" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalcogenide films for photosensitive band-pass filters and opto-chemical sensors application</w:t>
+                <w:t xml:space="preserve">Chalcogenides Films: New Development of Optical Coatings and Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.6890-11</w:t>
+              <w:t xml:space="preserve">2nd International Conference on the Science and Technology for Advanced Ceramics / 1st International Conference on Science and Technology of Solid Surface and Interface (STAC-STSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288127v1</w:t>
+            <w:hyperlink r:id="rId1132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide films for non linear optical properties</w:t>
               </w:r>
@@ -42570,64 +42582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42695,77 +42707,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, San Jose, CA, United States. pp.647508, </w:t>
@@ -42842,51 +42854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloslav Frumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42922,342 +42934,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of chalcogenide glass planar waveguide for IR spectral range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
+                <w:t xml:space="preserve">Interference Filters Based on Photosensitive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIst International Congress on Glass (ICG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Strasbourg, France. pp.CD version only</w:t>
+              <w:t xml:space="preserve">Controlling Light with Light: Photorefractive Effects, Photosensitivity, Fiber Gratings, Photonic Materials and More</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Olympic Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260965v1</w:t>
+                <w:t xml:space="preserve">hal-00453054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Filters Based on Photosensitive Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of chalcogenide glass planar waveguide for IR spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Controlling Light with Light: Photorefractive Effects, Photosensitivity, Fiber Gratings, Photonic Materials and More</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Olympic Valley, United States</w:t>
+              <w:t xml:space="preserve">XXIst International Congress on Glass (ICG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Strasbourg, France. pp.CD version only</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453054v1</w:t>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ge15Sb20S65 and Te20As30Se50 chalcogenides coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43299,51 +43311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-infrared fiber laser application: Er3+-doped chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43433,64 +43445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic properties of Er3+ doped chalco-halide glass ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongli Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43849,51 +43861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of plasma species, etch products and surface modification during etching of Ge, Sb and Se-based materials in CH 4 -H 2 -Ar plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43901,51 +43913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
@@ -43987,51 +43999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenides photonic integrated circuits for near- and mid-infrared applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44099,90 +44111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Infrared chemical sensing using a chalcogenide integrated transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -44224,103 +44236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une plate-forme optique intégrée à base de verres de chalcogénures pour des applications capteurs dans le moyen infra-rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
@@ -44362,64 +44374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs en optique intégrée pour le proche et moyen infra-rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44746,51 +44758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhrodeep Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe H&#252;bner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dellith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ramanan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roussey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma01066g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;na Le Corvec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40010-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Slang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Ghanawi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20589" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.553742" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Be&#269;v&#225;&#345;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Kucek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84963-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma00033e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammouti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorrain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asems.2025.100149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jaafar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.553730" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04430959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jan&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.06.091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinuyan Ganesaratnam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotrla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Segawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohsawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsushita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jan&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.286" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04631366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kotrla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Janicek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Prikryl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00049H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nazabal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kaban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121970" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057503v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodiou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bou&#353;ka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baillieul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aceaa5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02849" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12111830" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18228" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nazabal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.460552" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baillieul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2022.02.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9080549" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Prokes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gorylova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cermak Sraitrova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01892" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Mandal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mereau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122062" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Dain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rhallabi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149192" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bouska" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072449" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.393535" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Louvet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledemi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Morais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1702861" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.401930" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starecki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louvet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116853" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ledain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhallabi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abb0d0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.398434" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472933v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#283;mec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.45.000029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halenkovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prikryl" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386779" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862234v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64092-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3005346" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mawale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.12.020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01905106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pethes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darpentigny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.334" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Proke&#353;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02346-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278392v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mawale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46767-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bulai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pompilian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Gurlui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9050676" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doualan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.06.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043062v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.11.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Lochan Bora" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55773-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150452v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660838v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Novikova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.08.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695549v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavli&#353;ta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Zajac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.022" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639691v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.10.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902035v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.026462" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771092v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001211" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874720v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golovchak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oelgoetz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovalskiy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.040" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Doualan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trapananti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001650" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdellaoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shpotyuk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Doualan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.002887" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833232v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boidin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15512" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833231v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledemi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Messaddeq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002893" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecomte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.046" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515164v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Christian Falconi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134188v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Arroyo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2017.1338211" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500404v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.174" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuriakose" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.R. Elsawy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500408v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2632531" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671254v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Madhukar Mawale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuri Vilas Ausekar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1785-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544248v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03678-w" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532159v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Shpotyuk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14662" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532181v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hawlov&#225;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Cernosek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001660" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578541v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irimiciuc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.016" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279122v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.193" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367221v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Falconi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2581022" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269748v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.091" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416452v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026956" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334053v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Doualan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.06.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304300v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Pel&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Doualan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.04.016" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319062v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.04.017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231157v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva &#268;erno&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubov&#225;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.044" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.10.015" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ4MV4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298761v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Shpotyuk" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ingram" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shpotyuk" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra02092e" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367253v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. &#268;erno&#353;ek" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalvez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.06.013" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Q. Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Jin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11801-016-6012-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367252v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05996" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398053v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.023109" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367204v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002616" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202033v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludv&#237;k Bene&#353;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.09.048" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414287v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Sutorova" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14366" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166153v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000781" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121524v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913308" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202032v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falconi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kishi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2443915" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142020v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pel&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.004163" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136911v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hawlov&#225;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09310" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147994v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pledel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.024" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127986v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaban" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13369" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD4A378388834763AD1E247335175801CB65D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198727v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.09.001" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194452v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12136" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBVT8RK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919947" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188226v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.08.039" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077740v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Charpentier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quetel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.011" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205862v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13857" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDL07RN7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989577v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Kityk" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093561.2.509" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001870v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kalendova" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.11.050" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058351v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Olivier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchahame" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000525" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015567v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.05.004" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F0Z93HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998416v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.2.027101" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998418v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.04.021" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXJXJK7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011852v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036734" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102058v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13190" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HJPLHHZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941038v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2013.03.038" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8MT60V3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966912v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Csarnovics" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Veres" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Csik" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.10.036" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018968v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Oana Pompilian" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dascalu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihaila" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8359-6" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878952v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.069" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069954v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Olivier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002032" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860083v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.05.097" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KBLQPCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848946v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Western Bolanos" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000455" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981352v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cernoskova" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubova" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878948v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.013" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859729v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Xue" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.008" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9WZF6Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848937v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouyrie" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.096" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH3XB6N9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848949v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18055373" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848941v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.03.062" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K45NGWVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743261v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.056" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSVZHWZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694428v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025064" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814095v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.038" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848846v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.06.035" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSR0K0J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848853v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. Schmidt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Yuan Lei" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Wondraczek" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2109" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848829v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciey Piasecki" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wojciechowski" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.12.089" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHPSGH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223648v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Walasik" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kartashov" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renversez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738953v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renversez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719559v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnovych" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Csik" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.08.028" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX6J53XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719556v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauze" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Kamitsos" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.04.054" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R26SDKVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719552v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569865" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719437v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goumeidane" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legouera" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iezid" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.07.012" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KSW09C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592128v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.12.007" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJZ83RQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719554v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.09.104" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTV13RD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719546v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratkai" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.02.032" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCSPHKS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719549v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.04.025" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WVQ1F4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719440v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.002" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8J6KCHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608450v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily-Anne" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Petit" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.08.023" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JWL7C42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608452v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Prudenzano" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Allegretti" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.046" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZ0VJPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608458v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vavra" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Guin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vesely" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.050" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CB94Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530072v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/4/044401" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854217v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Fedus" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201008S1.0127" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862089v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Sario" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Palmisano" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821671" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452740v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prudenzano" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mescia" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Sario" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palmisano" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.051" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS5X1CDB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411540v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173279" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400777v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;day" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2008.03.007" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4L58WH5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419887v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Keirsse" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hyodo" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Inoue" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90907398" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402138v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balda" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Revilla" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seznec" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.06.006" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CBK93K5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411543v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo Cid B." TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3082083" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411537v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ursu" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.204" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84PTXBQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276531v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442961v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3129680" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496977v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abel" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anderson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.07.020" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452331v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.004" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1LXRWX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452251v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourkova" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frumarova" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kincl" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471481v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1142" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496970v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.009" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZG8R10J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496987v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beuneu" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.08.154" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454513v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001804" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402024v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.03.041" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWCFDKTS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229763v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Shen" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000373" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267763v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vinatier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Richardson" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.032" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414415v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018692" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348137v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.005" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KLFCJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370160v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghlache" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452732v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Zeghlache" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martinelli" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719008" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370061v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.09.023" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR184VZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867689v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Giang Truong" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Ham" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leperson" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184103" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868029v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedelsk&#253;" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duverger-Arfuso" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Person" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.08.034" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKQHC5Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442965v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charpentier" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.08.040" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHW3HW5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868033v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Saleh" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.020" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7TPQ0G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867471v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.003" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56PM1NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452493v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001524" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868024v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Le Quang" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002588" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398226v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Vasilief" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Ping Gao" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.004678" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180224v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todoroki" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nukui" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suehara" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00313-2" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQKRT8Z9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180217v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inoue" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00435-6" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R0X7R2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550663v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferreira" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Flem" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03636670v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeansannetas" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchandin" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8355" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXG3KGLL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550383v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montant" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Calvez" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ducasse" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123917" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550155v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videau" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Calvez" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141976v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142050v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081810v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauree" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremeev" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Coz" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540115v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984335v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430906018" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652694v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652704v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688049v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghandawi" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meziani" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10648273" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262143v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2023.jtu4a.3" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356009v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvanee Mauree" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Coz" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2023.sd1.2" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675788v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouska" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773468v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624143" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03768865v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624451" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773465v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621815" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431496v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431481v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431499v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383980v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Halenkovic" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431490v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371746v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383879v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300704v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431510v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431507v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431451v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Laneve" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122162v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181978v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laneve" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarnera" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiavaioli" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512038" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383973v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nemec" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939025v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473739" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422988v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974851v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hafienne" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314457" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431532v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braud Alain" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431528v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835063v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Pel&#233;" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286116" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043499v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2018.ATu2A.6" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431690v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532166v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quetel" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251529" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431631v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222037v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boidin" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581222v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264899" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431621v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369078v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431554v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532164v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Falconi" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251710" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290097v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227522" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367251v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550623" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429531v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Palma" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337456v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438119v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taccheo" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddon" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Marciniak" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384022v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429549v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367255v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550635" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508096v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442897v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Coulombier" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vasseur" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6253855" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261940v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez Arroyo" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429403v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429420v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020712v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.34" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020806v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056255v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verger" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lhermite" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056252v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846728v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914397v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602839" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939373v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856748v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846748v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692497v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724454v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859645v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jakobs" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrov" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Eich" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M. Hales" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Perry" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921696" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694392v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906185" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578868v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578862v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655535v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442990v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2005.1506143" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480760v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491165v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389139v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820359" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491455v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472324v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191488" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472350v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389255v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389076v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821542" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410349v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470334v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288127v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Dong Shen" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410352v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162567v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Frumar" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453054v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369285v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700414" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868277v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.645909" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550177v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421693v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675793v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274871v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431618v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261941v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399679v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010068v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999BOR10567" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhrodeep Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe H&#252;bner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Benardais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dellith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202511043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ramanan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Starecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roussey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma01066g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40010-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;na Le Corvec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71080" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Slang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Ghanawi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20589" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chahal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Corvec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrazel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Enez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513542" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baillieul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00306" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.553742" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Be&#269;v&#225;&#345;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Kucek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84963-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vr&#225;&#382;el" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Trung Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Chahal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ma00033e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammouti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorrain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asems.2025.100149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jaafar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.553730" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04430959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jan&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.06.091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinuyan Ganesaratnam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2023.122727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kotrla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Segawa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohsawa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsushita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jan&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.286" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04631366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kotrla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Janicek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Prikryl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00049H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Kadar Ismail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an00721b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bodiou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.483613" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#243;v&#225;ri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nazabal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kaban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121970" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Meyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bou&#353;ka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baillieul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aceaa5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02849" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rinnert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05502" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715161v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12111830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18228" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutwirth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nazabal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nemec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.460552" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baillieul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2022.02.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcreff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9080549" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331011v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Prokes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gorylova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cermak Sraitrova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Havel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01892" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Prado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-08062-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govinda Mandal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Girard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Dain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rhallabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149192" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mereau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122062" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bouska" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.121003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21072449" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Delcourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.393535" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Louvet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledemi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Morais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1702861" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joanny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.401930" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03100227v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starecki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louvet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2019.116853" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ledain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rhallabi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abb0d0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.398434" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou&#353;ka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N&#283;mec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.45.000029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02862234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64092-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536604v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Halenkovic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prikryl" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386779" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3005346" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mawale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.12.020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01905106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pethes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaban" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darpentigny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.334" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Proke&#353;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02346-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278392v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mawale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46767-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228831v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Bulai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Pompilian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Gurlui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9050676" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181981v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doualan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.06.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043062v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.11.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438539v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Lochan Bora" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55773-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150452v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.10.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660838v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Lavanant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Novikova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gon&#231;alves" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.08.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695549v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavli&#353;ta" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Zajac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.022" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902035v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.026462" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771092v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.001211" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874720v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golovchak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oelgoetz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovalskiy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.07.040" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833237v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Doualan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trapananti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.001650" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879773v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdellaoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shpotyuk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Doualan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.002887" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michalik" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833232v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boidin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15512" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695550v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecomte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.11.046" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833231v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ledemi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Messaddeq" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.002893" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134188v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Arroyo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2017.1338211" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500404v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.174" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581233v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuriakose" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.R. Elsawy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515164v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Palma" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Christian Falconi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.007014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2632531" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671254v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Madhukar Mawale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuri Vilas Ausekar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1785-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544248v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sergent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardinaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rinnert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03678-w" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532159v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Shpotyuk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14662" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532181v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hawlov&#225;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Cernosek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001660" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578541v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irimiciuc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boidin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.016" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416452v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Falconi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.026956" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334053v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Doualan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.06.009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01346747v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caillaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar Velpula" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Bhuyan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Somayaji" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.001914" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304300v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Pel&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Doualan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.04.016" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367221v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trol&#232;s" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2581022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01279122v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.193" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269748v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.01.091" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319062v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.04.017" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231157v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva &#268;erno&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubov&#225;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.10.044" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2016.10.015" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ4MV4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01298761v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Shpotyuk" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ingram" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shpotyuk" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra02092e" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326290v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pechev" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26552" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367253v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. &#268;erno&#353;ek" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalvez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.06.013" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Q. Zhang" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Q. Jin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11801-016-6012-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367252v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b05996" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414287v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Sutorova" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14366" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202033v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludv&#237;k Bene&#353;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.09.048" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367204v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002616" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398053v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.023109" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136911v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hawlov&#225;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verger" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09310" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147994v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pledel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.04.024" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127986v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Jovari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kaban" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13369" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AD4A378388834763AD1E247335175801CB65D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121524v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913308" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166153v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudebs" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000781" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202032v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falconi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kishi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2443915" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142020v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pel&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.004163" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01198727v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Thomas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.09.001" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194452v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Trol&#232;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12136" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBVT8RK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188226v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.08.039" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152508v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919947" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077740v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Charpentier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quetel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.10.011" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205862v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13857" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDL07RN7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989577v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Kityk" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857093561.2.509" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001870v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kalendova" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.11.050" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984223v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6896" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058351v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Olivier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tchahame" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Besse" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.000525" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015567v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.05.004" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F0Z93HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998416v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Anne" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.2.027101" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998418v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.04.021" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JXJXJK7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102058v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13190" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HJPLHHZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011852v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036734" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941038v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2013.03.038" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8MT60V3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00997831v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghua Cheng" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mauclair" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.013091" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966912v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Csarnovics" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Veres" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Csik" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.10.036" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018968v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Oana Pompilian" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dascalu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mihaila" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8359-6" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069954v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Olivier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002032" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910293v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.002112" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878952v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.069" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848946v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Western Bolanos" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Brasse" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000455" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860083v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.05.097" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KBLQPCQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981352v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cernoskova" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holubova" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878948v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.013" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941093v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mescia" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Yano" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071805" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859729v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Xue" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.008" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9WZF6Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848941v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.03.062" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K45NGWVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848937v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouyrie" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.096" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH3XB6N9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848949v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18055373" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694428v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.025064" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743261v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.056" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSVZHWZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814095v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pain" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.01.038" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848847v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bene&#353;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.024" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGXS3N2R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848846v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Poulain" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.06.035" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSR0K0J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848853v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. Schmidt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Yuan Lei" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Wondraczek" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Maier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2109" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848829v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciey Piasecki" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Wojciechowski" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.12.089" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJHPSGH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738953v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Walasik" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kartashov" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renversez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223648v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renversez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719552v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frumar" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569865" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719559v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charnovych" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Csik" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.08.028" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX6J53XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719556v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussauze" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Kamitsos" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.04.054" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R26SDKVS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564132v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2010.02571.x" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719437v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goumeidane" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legouera" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iezid" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.07.012" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4KSW09C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592128v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.12.007" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJZ83RQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719554v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.09.104" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTV13RD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719546v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ratkai" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Conseil" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.02.032" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCSPHKS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719440v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.04.002" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8J6KCHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719549v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pe&#241;a" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmjid Benayad" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2011.04.025" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WVQ1F4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608452v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Prudenzano" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Allegretti" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.046" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQZ0VJPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608458v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vavra" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Guin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vesely" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.09.050" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1CB94Q5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608450v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jurdyc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Brandily-Anne" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Petit" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.08.023" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JWL7C42-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486336v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqian Zhang" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.030" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWZNH598-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608459v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fedus" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.022944" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530072v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Aubert" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grasset" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/11/4/044401" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854217v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Fedus" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/COL201008S1.0127" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411540v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3173279" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400777v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Sario" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mescia" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prudenzano" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smektala" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;s&#233;v&#233;day" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2008.03.007" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4L58WH5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862089v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Sario" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Palmisano" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821671" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452740v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palmisano" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.051" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS5X1CDB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419887v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Keirsse" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hyodo" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Inoue" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90907398" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402138v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balda" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Revilla" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seznec" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.06.006" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CBK93K5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411543v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araujo Cid B." TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3082083" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411537v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ursu" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.204" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84PTXBQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276531v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442961v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3129680" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496977v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abel" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anderson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.07.020" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452331v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.004" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1LXRWX5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452251v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sourkova" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frumarova" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kincl" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471481v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1142" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496970v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.05.009" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZG8R10J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496966v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavlista" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.037" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF79RD2F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665512v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pavlista" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ikryl" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259435" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496987v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beuneu" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.08.154" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454513v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001804" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402024v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Shen" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Liu" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2008.03.041" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWCFDKTS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200880v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.00C114" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400716v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guignard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherukulappurath" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.01.104" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZBV5ZK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229763v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Shen" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequime" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.000373" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356399v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermitte" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968248" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414415v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perrin" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018692" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267763v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vinatier" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Richardson" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.032" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00348137v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.005" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4KLFCJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370160v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeghlache" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452732v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Zeghlache" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Martinelli" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2719008" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172320v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Smektala" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2006.07.021" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WVWV1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369235v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bohnke" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700047" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370061v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.09.023" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR184VZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442965v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charpentier" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.08.040" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHW3HW5N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868033v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Seznec" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Saleh" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.03.020" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7TPQ0G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867689v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Giang Truong" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Ham" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquier" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leperson" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184103" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868029v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jedelsk&#253;" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duverger-Arfuso" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Person" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.08.034" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKQHC5Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867471v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.003" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z56PM1NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452493v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001524" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868024v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Le Quang" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002588" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398226v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Vasilief" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Guy" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boulard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Ping Gao" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.004678" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180224v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todoroki" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nukui" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suehara" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00313-2" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQKRT8Z9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180217v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inoue" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00435-6" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R0X7R2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550663v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferreira" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Flem" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03636670v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeansannetas" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchandin" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champarnaud-Mesjard" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1999.8355" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXG3KGLL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550383v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montant" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Le Calvez" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ducasse" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123917" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550155v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Videau" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Calvez" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141976v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142050v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Toxqui-Rodriguez" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081810v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauree" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremeev" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Coz" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540115v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687882v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hammouti" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3010513" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984335v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430906018" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853365v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ragu&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652694v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652704v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688049v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghandawi" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meziani" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icton62926.2024.10648273" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262143v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/iprsn.2023.jtu4a.3" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356009v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvanee Mauree" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Coz" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2023.sd1.2" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675788v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouska" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773468v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624143" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03768865v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624451" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773465v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621815" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431496v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431481v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431519v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431499v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431490v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383980v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Halenkovic" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383879v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300704v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371746v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431507v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431510v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431451v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Laneve" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181978v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laneve" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarnera" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiavaioli" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2512038" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122162v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422988v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383973v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nemec" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875217v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SENSORS.2018.SeW1E.6" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939025v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473739" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835066v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288783" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974851v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hafienne" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2314457" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431532v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braud Alain" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431528v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Ayed" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835063v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Pel&#233;" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286116" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043499v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2018.ATu2A.6" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01974853v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306503" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532166v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quetel" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251529" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431690v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431631v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222037v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boidin" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581222v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264899" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431621v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369078v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02045180v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Royon" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillaud" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431554v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532164v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Falconi" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251710" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290097v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227522" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367251v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550623" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429531v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Palma" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475465v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Amico" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Velpula" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Bhuyan" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Colombier" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429544v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01438119v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taccheo" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddon" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Marciniak" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337456v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384022v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367255v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550635" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508096v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429549v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429403v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442897v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Coulombier" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vasseur" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2012.6253855" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261940v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gutierrez Arroyo" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429420v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020712v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM.2014.34" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020806v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056252v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056255v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Verger" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lhermite" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846728v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914397v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Toupin" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2013.6602839" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939373v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856748v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846748v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780091v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692497v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724454v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859645v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jakobs" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrov" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Eich" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M. Hales" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Perry" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921696" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694392v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.906185" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578868v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578862v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655535v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442990v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2005.1506143" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480760v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522916v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491165v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389139v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820359" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491455v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472324v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvet" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Phan Huy" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5191488" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472350v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389255v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charpentier" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389076v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.821542" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358564v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Smektala" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410349v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470334v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288127v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee-Dong Shen" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283898v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410352v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162517v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700526" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162567v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Frumar" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453054v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260965v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162578v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369285v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.700414" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868277v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.645909" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550177v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cardinal" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Boiteux" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421693v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiviya Parthipan" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675793v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274871v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431618v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261941v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399679v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010068v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999BOR10567" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>