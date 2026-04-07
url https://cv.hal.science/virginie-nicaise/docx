--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2559,507 +2559,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher feedback and interactions in physical education: Effects of student gender and physical activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of the Generic Multifaceted Automaticity Scale (GMAS) and preliminary validation for physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Fairclough</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Davis</w:t>
+                <w:t xml:space="preserve">Aline Bison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Education Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1356336X07081799⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361516v1</w:t>
+                <w:t xml:space="preserve">hal-02329237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Generic Multifaceted Automaticity Scale (GMAS) and preliminary validation for physical activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Teacher feedback and interactions in physical education: Effects of student gender and physical activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Fairclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Marchant Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Bison</w:t>
+                <w:t xml:space="preserve">Kathryn Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.319-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336X07081799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2016.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02329237v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t>
+                <w:t xml:space="preserve">The effects of persuasive communication and planning on intentions to be more physically active and on physical activity behaviour among low-active adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (5), pp.583-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2014.996564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947427v1</w:t>
+                <w:t xml:space="preserve">hal-02026174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of persuasive communication and planning on intentions to be more physically active and on physical activity behaviour among low-active adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Tessier</w:t>
+                <w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (5), pp.583-604. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, In press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2014.996564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02026174v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreement Between the IPAQ and Accelerometer for Detecting Intervention-Related Changes in Physical Activity in a Sample of Latina Women</w:t>
               </w:r>
@@ -3266,77 +3266,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Fairclough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Amorose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cogérino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (8), pp.915-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3383,51 +3383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ Perceptions of Teacher Feedback and Physical Competence in Physical Education Classes: Gender Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cogérino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,73 +5700,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Institut de Médecine du Travail de Lorraine (IMTL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Observatoire National d’Activité Physique et de la Sédentarité (ONAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018419v1</w:t>
+                <w:t xml:space="preserve">hal-05018429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of need satisfaction and frustration across competitive season of adolescent athletes in intensive training settings: Relationships with burnout and engagement</w:t>
               </w:r>
@@ -5929,384 +5929,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire National d’Activité Physique et de la Sédentarité (ONAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Vichy, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Institut de Médecine du Travail de Lorraine (IMTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018429v1</w:t>
+                <w:t xml:space="preserve">hal-05018419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du cycle menstruel sur les facteurs de performance de footballeuses de haut-niveau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Martin</w:t>
+                <w:t xml:space="preserve">Methods for objective measure, quantification and analysis of sedentary behaviour and physical activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès international Capas-Cité : Promotion de l’activité physique, des connaissances pour agir. Tarbes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018406v1</w:t>
+                <w:t xml:space="preserve">hal-05018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for objective measure, quantification and analysis of sedentary behaviour and physical activity.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Servajean</w:t>
+                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Capas-Cité : Promotion de l’activité physique, des connaissances pour agir. Tarbes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
+              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018175v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Effets du cycle menstruel sur les facteurs de performance de footballeuses de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Igonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043492v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les émotions et les ressources psychologiques : une comparaison filles/garçons adolescent.es.</w:t>
               </w:r>
@@ -6679,217 +6679,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations sociales du football pratiqué par les femmes à l'aube de 2020 : comparaison entre un public de collégien·nes et un public &amp;quot;tout-venant&amp;quot; de la ville de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+                <w:t xml:space="preserve">Accompagner les parents des jeunes footballeuses évoluant au sein des filières d’accession au haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Football and Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018170v1</w:t>
+                <w:t xml:space="preserve">hal-04043486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les parents des jeunes footballeuses évoluant au sein des filières d’accession au haut niveau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Les représentations sociales du football pratiqué par les femmes à l'aube de 2020 : comparaison entre un public de collégien·nes et un public &amp;quot;tout-venant&amp;quot; de la ville de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Football and Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043486v1</w:t>
+                <w:t xml:space="preserve">hal-05018170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal sport motivation among young athletes in intensive training settings: Using methodological advances to explore temporal structure of YBRSQ scores</w:t>
               </w:r>
@@ -7936,541 +7936,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les facteurs de risque histologiques d'instabilité de la plaque d'athérosclérose</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La compétition : Moteur ou obstacle à la pratique de l'activité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Comité du Rhône-Métropole de Lyon de la FSCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint Martin en Haut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419740v1</w:t>
+                <w:t xml:space="preserve">hal-02419739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of physical activity and sedentary behavior on histological risk factors of carotid atherosclerotic plaque instability.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mura</w:t>
+                <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pialloux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th European Atherosclerosis Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">17ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419742v1</w:t>
+                <w:t xml:space="preserve">hal-02419752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétition : Moteur ou obstacle à la pratique de l'activité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of physical activity and sedentary behavior on histological risk factors of carotid atherosclerotic plaque instability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité du Rhône-Métropole de Lyon de la FSCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saint Martin en Haut, France</w:t>
+              <w:t xml:space="preserve">85th European Atherosclerosis Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419739v1</w:t>
+                <w:t xml:space="preserve">hal-02419742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Evolution of physical activity automaticity, during habit formation: Dynamic pattern and moderating factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">XVII Congrès des Chercheurs en Activités Physiques et Sportives, Dijon, 29-31 Octobre, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419752v1</w:t>
+                <w:t xml:space="preserve">hal-03073662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of physical activity automaticity, during habit formation: Dynamic pattern and moderating factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les facteurs de risque histologiques d'instabilité de la plaque d'athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congrès des Chercheurs en Activités Physiques et Sportives, Dijon, 29-31 Octobre, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">17ème congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073662v1</w:t>
+                <w:t xml:space="preserve">hal-02419740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'activité physique sur l'agrégation érythrocytaire chez des patients à risque d'AVC</w:t>
               </w:r>
@@ -8994,377 +8994,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques de jeunes sportifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A three wave design: reciprocal relationships between motivation and basic psychological needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Etudes de la Société Française de Psychologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896302v1</w:t>
+                <w:t xml:space="preserve">hal-02895375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Répercussions des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques de jeunes sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Etudes de la Société Française de Psychologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895360v1</w:t>
+                <w:t xml:space="preserve">hal-02896302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three wave design: reciprocal relationships between motivation and basic psychological needs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895375v1</w:t>
+                <w:t xml:space="preserve">hal-02895360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le père et la mère : rôle dans l'engagement et l'abandon chez des handballeuses</w:t>
               </w:r>
@@ -10946,106 +10946,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche-action : La pratique en mixité dans le milieu sportif fédéral : une opportunité à saisir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d’enquête quantitative sur les femmes du « club des dirigeantes » de la Fédération Française d’Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PlayInternational; Université Lyon 1 - Claude Bernard. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 1; Fédération Française d'Aviron. Impact JOP 2024. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019896v1</w:t>
+                <w:t xml:space="preserve">hal-05019785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’enquête sur le Festival « Femmes en montagne » : réception auprès d’un public scolaire</w:t>
               </w:r>
@@ -11104,106 +11104,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’enquête quantitative sur les femmes du « club des dirigeantes » de la Fédération Française d’Aviron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche-action : La pratique en mixité dans le milieu sportif fédéral : une opportunité à saisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 1; Fédération Française d'Aviron. Impact JOP 2024. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PlayInternational; Université Lyon 1 - Claude Bernard. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019785v1</w:t>
+                <w:t xml:space="preserve">hal-05019896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les femmes entraineures de la Fédération Française d’Aviron</w:t>
               </w:r>
@@ -12353,51 +12353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92E4C70F"/>
+    <w:nsid w:val="F6FFE255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12584,51 +12584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6967-110X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6KV1D6TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servajean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2020.1820342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Della-Schiava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2018-099677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chastin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2019.06.631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reuben" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18666/TPE-2016-V73-I3-6415" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2016.03.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.996564" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe C. Crespo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marshall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2011-0412" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2013.839933" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lautenbacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel Leo Marcos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berchicci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lautenbach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A.Gustafsson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Marcos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Augustson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Budnik-Przybylska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Fronso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018413v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialloux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419739v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Romanet-Faes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681509v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanut-Chaize" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019908v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019914v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019898v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05081692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681405v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6967-110X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6KV1D6TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servajean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2020.1820342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Della-Schiava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2018-099677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chastin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2019.06.631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reuben" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18666/TPE-2016-V73-I3-6415" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2016.03.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.996564" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe C. Crespo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marshall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2011-0412" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2013.839933" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lautenbacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel Leo Marcos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berchicci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lautenbach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A.Gustafsson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Marcos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Augustson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Budnik-Przybylska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Fronso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018413v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialloux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Romanet-Faes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681509v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanut-Chaize" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019896v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019908v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019914v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019898v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05081692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681405v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>