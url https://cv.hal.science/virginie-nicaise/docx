--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -157,3345 +157,3474 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être footballeuse et en faire son métier en France : conditions d’émergence et de développement d’un statut (encore) fragile</w:t>
+                <w:t xml:space="preserve">Trajectories of automaticity in physical activity: Associations with personality in a 10-week longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.145.0007⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 258, pp.113818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2026.113818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659442v1</w:t>
+                <w:t xml:space="preserve">hal-05605711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs d’engagement : freins et leviers à la pratique du football. Étude exploratoire auprès des jeunes footballeur/ses de haut niveau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Être footballeuse et en faire son métier en France : conditions d’émergence et de développement d’un statut (encore) fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2023023⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N°145 (2), pp.7 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.145.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05017464v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’égalité en EPS : oui, mais avec quelle formation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Motifs d’engagement : freins et leviers à la pratique du football. Étude exploratoire auprès des jeunes footballeur/ses de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2023023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184388v1</w:t>
+                <w:t xml:space="preserve">hal-05017464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gap between athletes’ and parents’ perceptions of parental practices: The role of gender</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Penser l’égalité en EPS : oui, mais avec quelle formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Identités et Genre, 399, pp.Code : 70399-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03794302v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football et femmes en France : une longue route (encore) semée d’embûches…</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The gap between athletes’ and parents’ perceptions of parental practices: The role of gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.131.0005⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.102296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2022.102296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256943v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic psychological need profiles among adolescent athletes in intensive training settings: Relationships with sport burnout and engagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stress Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/str0000226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Physical Activity and Reducing Sedentary Behaviors among French Adolescent Girls from Low-Incomes Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Football et femmes en France : une longue route (encore) semée d’embûches…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 131 (1), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.131.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/adolescents1020017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03284489v1</w:t>
+                <w:t xml:space="preserve">hal-03256943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automaticity facets applied to screen-time sedentary behaviours and active commuting measured by accelerometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+                <w:t xml:space="preserve">Promoting Physical Activity and Reducing Sedentary Behaviors among French Adolescent Girls from Low-Incomes Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Servajean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Bethania Rauseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21642850.2020.1820342⟩</w:t>
+              <w:t xml:space="preserve">Adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.212-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/adolescents1020017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017501v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding parent stressors and coping experiences in elite sports contexts.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automaticity facets applied to screen-time sedentary behaviours and active commuting measured by accelerometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/spy0000186⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.423-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21642850.2020.1820342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339574v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived parental behaviours and motivational processes among adolescent athletes in intensive training centres: A profile approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Understanding parent stressors and coping experiences in elite sports contexts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49, pp.101708. </w:t>
+              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.390-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/spy0000186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339510v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between physical activity and sedentary behaviour on carotid atherosclerotic plaques: an epidemiological and histological study in 90 asymptomatic patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived parental behaviours and motivational processes among adolescent athletes in intensive training centres: A profile approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2018-099677⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.101708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195218v1</w:t>
+                <w:t xml:space="preserve">hal-03339510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between elite adolescent athletes' perceptions of parental behaviors and their motivational processes: Does sex matter?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between physical activity and sedentary behaviour on carotid atherosclerotic plaques: an epidemiological and histological study in 90 asymptomatic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellie Della-Schiava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vieille-Marchiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747954119873988⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (8), pp.469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2018-099677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332210v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : l’étude « Sédentarité au travail » (SAuT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of Physical Activity and Sedentary Behavior on Histological Risk Factors of Carotid Atherosclerotic Plaque Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chastin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 31 (3), pp.377-385. </w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (6), pp.e95-e96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.193.0377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2019.06.631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017532v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: Using Methodological Advances to Explore Temporal Structure of Youth Behavioral Regulation in Sport Questionnaire Scores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Relationships between elite adolescent athletes' perceptions of parental behaviors and their motivational processes: Does sex matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0194⟩</w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.639-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747954119873988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332127v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal trajectories of emotions among young athletes involving in intense training centres: Do emotional intelligence and emotional regulation matter?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : l’étude « Sédentarité au travail » (SAuT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 31 (3), pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.193.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332137v1</w:t>
+                <w:t xml:space="preserve">hal-05017532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Physical Activity and Sedentary Behavior on Histological Risk Factors of Carotid Atherosclerotic Plaque Instability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mury</w:t>
+                <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: Using Methodological Advances to Explore Temporal Structure of Youth Behavioral Regulation in Sport Questionnaire Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Millon</w:t>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2019.06.631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (1), pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017587v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal trajectories of emotions among young athletes involving in intense training centres: Do emotional intelligence and emotional regulation matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 35, pp.198-206. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 43, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328434v1</w:t>
+                <w:t xml:space="preserve">hal-02332137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: The Role of Basic Psychological Needs Satisfaction and Thwarting in the Profiles of Motivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325123v1</w:t>
+                <w:t xml:space="preserve">hal-02328434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Daily Physical Activity Level Is Associated with Lower RBC Aggregation in Carotid Artery Disease Patients at High Risk of Stroke</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: The Role of Basic Psychological Needs Satisfaction and Thwarting in the Profiles of Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.01043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.186-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881707v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a bug-in-the-ear intervention to increase physical activity prompting and level during preschool recess</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher Daily Physical Activity Level Is Associated with Lower RBC Aggregation in Carotid Artery Disease Patients at High Risk of Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kahan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Physical Educator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18666/TPE-2016-V73-I3-6415⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.01043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329232v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the Generic Multifaceted Automaticity Scale (GMAS) and preliminary validation for physical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25, pp.60-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychsport.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher feedback and interactions in physical education: Effects of student gender and physical activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+                <w:t xml:space="preserve">Stuart Fairclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Education Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (3), pp.319-337. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336X07081799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1356336X07081799⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of persuasive communication and planning on intentions to be more physically active and on physical activity behaviour among low-active adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a bug-in-the-ear intervention to increase physical activity prompting and level during preschool recess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tessier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dupont</w:t>
+                <w:t xml:space="preserve">Karen Reuben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2014.996564⟩</w:t>
+              <w:t xml:space="preserve">The Physical Educator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.555-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18666/TPE-2016-V73-I3-6415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02026174v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Agreement Between the IPAQ and Accelerometer for Detecting Intervention-Related Changes in Physical Activity in a Sample of Latina Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe C. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marshall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.846-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2011-0412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947427v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreement Between the IPAQ and Accelerometer for Detecting Intervention-Related Changes in Physical Activity in a Sample of Latina Women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The effects of persuasive communication and planning on intentions to be more physically active and on physical activity behaviour among low-active adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Marshall</w:t>
+                <w:t xml:space="preserve">Philippe Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (4), pp.846-852. </w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (5), pp.583-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jpah.2011-0412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2014.996564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336759v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02026174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Changes Among Muslim Students Participating in a Faith-Based School Physical Activity Program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Kahan</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2013.839933⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017610v1</w:t>
+                <w:t xml:space="preserve">hal-00947427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girls' and boys' perceptions of physical education teachers' feedback: Effects on performance and psychological responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Psychological Changes Among Muslim Students Participating in a Faith-Based School Physical Activity Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (8), pp.915-926. </w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (4), pp.522-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640410600898095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2013.839933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361520v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Girls' and boys' perceptions of physical education teachers' feedback: Effects on performance and psychological responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Fairclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Amorose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (8), pp.915-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410600898095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Students’ Perceptions of Teacher Feedback and Physical Competence in Physical Education Classes: Gender Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cogérino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Amorose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (1), pp.36-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jtpe.25.1.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3505,460 +3634,460 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être un « bon » parent de sportif : Qu’est-ce que cela implique et comment le devenir ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accompagnement psychologique de l’équipe de France de Basket U20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J. Fournier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier Health Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294782206</w:t>
+              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173176v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement psychologique de l’équipe de France de Basket U20</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Être un « bon » parent de sportif : Qu’est-ce que cela implique et comment le devenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elsevier Health Sciences. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294782206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337511v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents de jeunes sportif.ves de haut niveau : Étude de cas au sein de pôles espoirs et de centres de formation de sports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 cas pratiques en psychologie du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique auprès d’adolescents sédentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et EPS : un prétexte, des réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.205-213, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02030550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les feed-back : perceptions différenciées chez les filles et les garçons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cogérino Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filles et garçons en EPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3968,5561 +4097,5561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of leadership by French elite women coaches : gender stereotypes and social roles. European</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Les formes de leadership des femmes entraîneures elites en sport collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavello</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of Sport and Exercise Psychology (FEPSAC),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journées d’études de la Société Françaises de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018158v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the run-up to the Olympic/Paralympic Games, coaching yes, but how? Forms of elite coach leadership through a gender lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium for Olympic and Paralympic Research (CÉROU - Centre d'études et de recherches olympiques universitaires, Western University)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de leadership des femmes entraîneures elites en sport collectif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burnout : What can be done for athletes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de la Société Françaises de Psychologie du Sport (SFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS Lyon, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">The FEPSAC’ 17th International Congress of Sport &amp; Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018182v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout : What can be done for athletes ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Forms of leadership by French elite women coaches : gender stereotypes and social roles. European</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The FEPSAC’ 17th International Congress of Sport &amp; Exercise Psychology</w:t>
+              <w:t xml:space="preserve">Congress of Sport and Exercise Psychology (FEPSAC),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016381v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences vécues par des dirigeant·es et entraineur·ses au sein d’une fédération sportive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès international sur les études de genre (3-7 Juillet, Toulouse).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS et Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminist football teams: margins of manoeuvre for activists, physical sports in a new space involving sport and activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès international sur les études de genre (3-7 Juillet, Toulouse).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS et Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The obstacles encountered by salaried and volunteer coaches within the French Boxing Federation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées études de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie du Sport, Jun 2023, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entraineur-entrainé en Canoë-Kayak à haut-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ième Congrès international de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que fait le genre aux femmes dans les métiers de l’entraînement sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès international sur les études de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité Fille/garçon est-elle possible hors du champ de l’école ? Etude d’une recherche action coordonnée par Playinternational.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euromental : An European projet of co-construction of pedagogical and innovative contents on sport psychology and mental training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. C. Augustson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berchicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Budnik-Przybylska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Di Fronso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’ARIS (Association pour la Recherche sur l’Intervention en Sport).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The SFPS 7th International congress of sport psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018165v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La mixité Fille/garçon est-elle possible hors du champ de l’école ? Etude d’une recherche action coordonnée par Playinternational.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’ARIS (Association pour la Recherche sur l’Intervention en Sport).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960435v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of art of mental training courses in Europe : Italy, France, Germany, Poland, Spain and Sweden</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th European Congress of Sport &amp; Exercise Psychology (FEPSAC°</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, PADOVA, Italy</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016417v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of art of mental training courses in Europe : Italy, France, Germany, Poland, Sapin and Sweden.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">State of art of mental training courses in Europe : Italy, France, Germany, Poland, Spain and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lautenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Miguel Leo Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berchicci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th European Congress of Sport &amp; Exercise Psychology (FEPSAC,11-17 july)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
+              <w:t xml:space="preserve">The 16th European Congress of Sport &amp; Exercise Psychology (FEPSAC°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PADOVA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675483v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euromental : An European projet of co-construction of pedagogical and innovative contents on sport psychology and mental training.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">State of art of mental training courses in Europe : Italy, France, Germany, Poland, Sapin and Sweden.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A.Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berchicci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Di Fronso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The SFPS 7th International congress of sport psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t>
+              <w:t xml:space="preserve">The 16th European Congress of Sport &amp; Exercise Psychology (FEPSAC,11-17 july)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675529v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t>
+                <w:t xml:space="preserve">Promoting Adolescent Girl Physical Activity in Underserved Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Épron</w:t>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Congress, CAPS-Cité ciudad Leadership in physical acticity promotion. Effective stratégies for mobilizing assets.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410159v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Adolescent Girl Physical Activity in Underserved Area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, CAPS-Cité ciudad Leadership in physical acticity promotion. Effective stratégies for mobilizing assets.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Huesca, Spain</w:t>
+              <w:t xml:space="preserve">19ème Congrès de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675844v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : L’Etude «Sédentarité Au Travail» (SAuT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+                <w:t xml:space="preserve">Longitudinal sport motivation among young athletes in intensive training settings: Using methodological advances to explore temporal structure of YBRSQ scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire National d’Activité Physique et de la Sédentarité (ONAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Vichy, France</w:t>
+              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018429v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of need satisfaction and frustration across competitive season of adolescent athletes in intensive training settings: Relationships with burnout and engagement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : L’Etude «Sédentarité Au Travail» (SAuT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Observatoire National d’Activité Physique et de la Sédentarité (ONAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415413v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : L’Etude «Sédentarité Au Travail» (SAuT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiles of need satisfaction and frustration across competitive season of adolescent athletes in intensive training settings: Relationships with burnout and engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Institut de Médecine du Travail de Lorraine (IMTL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018419v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for objective measure, quantification and analysis of sedentary behaviour and physical activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : L’Etude «Sédentarité Au Travail» (SAuT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Capas-Cité : Promotion de l’activité physique, des connaissances pour agir. Tarbes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Institut de Médecine du Travail de Lorraine (IMTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018175v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Methods for objective measure, quantification and analysis of sedentary behaviour and physical activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international Capas-Cité : Promotion de l’activité physique, des connaissances pour agir. Tarbes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043492v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du cycle menstruel sur les facteurs de performance de footballeuses de haut-niveau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018406v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les émotions et les ressources psychologiques : une comparaison filles/garçons adolescent.es.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets du cycle menstruel sur les facteurs de performance de footballeuses de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Igonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bethania Rauseo</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International CAPAS cité ciudad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
+              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676207v1</w:t>
+                <w:t xml:space="preserve">hal-05018406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between parental behavior profiles, athletes' motivation, and basic psychological needs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les émotions et les ressources psychologiques : une comparaison filles/garçons adolescent.es.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethania Rauseo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Congrès International CAPAS cité ciudad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415410v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Relationships between parental behavior profiles, athletes' motivation, and basic psychological needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th FEPSAC European Congress of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
+              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415382v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les représentations sociales du football pratiqué par les femmes, des jeunes sportif/ves de haut niveau à l'aube de 2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">15th FEPSAC European Congress of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018413v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les parents des jeunes footballeuses évoluant au sein des filières d’accession au haut niveau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les représentations sociales du football pratiqué par les femmes, des jeunes sportif/ves de haut niveau à l'aube de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Football and Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043486v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations sociales du football pratiqué par les femmes à l'aube de 2020 : comparaison entre un public de collégien·nes et un public &amp;quot;tout-venant&amp;quot; de la ville de Lyon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accompagner les parents des jeunes footballeuses évoluant au sein des filières d’accession au haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Football and Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018170v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal sport motivation among young athletes in intensive training settings: Using methodological advances to explore temporal structure of YBRSQ scores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les représentations sociales du football pratiqué par les femmes à l'aube de 2020 : comparaison entre un public de collégien·nes et un public &amp;quot;tout-venant&amp;quot; de la ville de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415401v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automaticity in relation to Sedentary Screen Time and Active Modes of Transport with objective measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd annual Congress of the European College of Sport Science, Dublin, 4-7 Juillet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’intelligence émotionnelle et de la régulation émotionnelle sur les trajectoires émotionnelles des jeunes athlètes en centres d’entraînement intensif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative sport psychology program for parents in youth high-level sport context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stressors parents experiences in high-level sport context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la satisfaction et de la frustration des besoins psychologiques fondamentaux sur les profils motivationnels des jeunes athlètes en centres d'entra\ⁱnement intensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental profiles and their effects on elite adolescent athletes' self-determination theory variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of physical activity and sedentary behavior on histological risk factors of carotid atherosclerotic plaque instability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISSP world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
+              <w:t xml:space="preserve">85th European Atherosclerosis Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419753v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'activité physique et de la sédentarité sur les facteurs de risque biologiques de l'instabilité de la plaque d'athérosclérose.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La compétition : Moteur ou obstacle à la pratique de l'activité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Nouvelle Société Française d’Athérosclérose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Comité du Rhône-Métropole de Lyon de la FSCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint Martin en Haut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419738v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress of ACAPS</w:t>
+              <w:t xml:space="preserve">17ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173190v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétition : Moteur ou obstacle à la pratique de l'activité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of physical activity automaticity, during habit formation: Dynamic pattern and moderating factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité du Rhône-Métropole de Lyon de la FSCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saint Martin en Haut, France</w:t>
+              <w:t xml:space="preserve">XVII Congrès des Chercheurs en Activités Physiques et Sportives, Dijon, 29-31 Octobre, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419739v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Parental profiles and their effects on elite adolescent athletes' self-determination theory variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">14th ISSP world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419752v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of physical activity and sedentary behavior on histological risk factors of carotid atherosclerotic plaque instability.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pialloux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th European Atherosclerosis Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">17th International Congress of ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419742v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of physical activity automaticity, during habit formation: Dynamic pattern and moderating factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact de l'activité physique et de la sédentarité sur les facteurs de risque biologiques de l'instabilité de la plaque d'athérosclérose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congrès des Chercheurs en Activités Physiques et Sportives, Dijon, 29-31 Octobre, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Nouvelle Société Française d’Athérosclérose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073662v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les facteurs de risque histologiques d'instabilité de la plaque d'athérosclérose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pialloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'activité physique sur l'agrégation érythrocytaire chez des patients à risque d'AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Romanet-Faes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental behaviors in sport context : divergences between athletes and parents'perceptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of the ACAPS (Association of Reseachers in Physical an Sporting Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Parental Involvement in Sport Questionnaire » : un test d’invariance multi-groupe pour les comportements du père vs. de la mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des propriétés psychométrique du Parental Involvement in Sport Questionnaire : invariance multigroupe père /mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of the ACAPS (Association of Reaserchers in Physical ans Sporting Activities)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi parler de &amp;quot;burnout sportif&amp;quot;: similitudes et différences avec le burnout au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème journée de réflexion du laboratoire GRePS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three wave design: reciprocal relationships between motivation and basic psychological needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques de jeunes sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Etudes de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le père et la mère : rôle dans l'engagement et l'abandon chez des handballeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFPS (Société Française de Psychologie du Sport)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the female pre-and adolescent handballers’ commitment and peer-created climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ième congrès international ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9532,772 +9661,772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal sport motivation among young athletes in intensive training settings: Using methodological advances to explore temporal structure of YBRSQ scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l'activité physique auprès des jeunes filles des zones urbaines sensibles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethania Rauseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the ACAPS (Association of Reseachers in Physical ans Sporting Activities)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation externe de l'Echelle Générique Multidimensionnelle d'Automaticité dans le cas des déplacements actifs chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d'études de la Société Française de Psychologie du Sport, Montpellier 4-5 Mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance différenciée des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques des jeunes sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Society of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th FEPSAC European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tree wave design : reciprocal relationship between motivation and basic psychological needs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental sport and overall climate profiles by elite adolescent athletes related with their motivation. European Federation of Sport Psychology,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, BERN, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10307,1985 +10436,1985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences sexistes et sexuelles au sein de la Fédération Française d’Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marsollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Impact JOP 2024. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on the first community of practice for women Rowing French Federation coaches. “A safe space for exchanges, without judgment”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française d'Aviron. Impact JOP 2024. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un état des lieux auprès des arbitres pour identifier les freins, les ressources et les besoins de l'arbitrage des femmes et des hommes au sein de la fédération d’Aviron.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française d'Aviron. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’enquête sur l’abandon des entraîneures salariées de la Fédération Française d’Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chanut-Chaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 1 - Claude Bernard. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’enquête sur les femmes du « club des dirigeantes » de la Fédération Française d’Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 1 - Claude Bernard. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les dirigeantes de la Fédération Française de Boxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française de Boxe. Impact JOP 2024.; Université Lyon 1 - Claude Bernard. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les entraineur·es salarié·es et bénévoles de la Fédération Française de Boxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française de Boxe; Université Lyon 1 - Claude Bernard. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’enquête quantitative sur les femmes du « club des dirigeantes » de la Fédération Française d’Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 1; Fédération Française d'Aviron. Impact JOP 2024. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’enquête sur le Festival « Femmes en montagne » : réception auprès d’un public scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 1 - Claude Bernard; Association on n'est pas que des collants. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action : La pratique en mixité dans le milieu sportif fédéral : une opportunité à saisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PlayInternational; Université Lyon 1 - Claude Bernard. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les femmes entraineures de la Fédération Française d’Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française d'Aviron. Impact JOP 2024; Université Lyon 1 - Claude Bernard. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d’évaluation – Projet « Pratique en mixité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PlayInternational; Université Lyon 1 - Claude Bernard. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Apports scientifiques” in Rapport Guide Projet - Pratiques en mixité, Playinternational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PlayInternational. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes de jeunes joueur/ses de haut-niveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations et perceptions associées au football des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mairie de Lyon; Université Lyon 1 - Claude Bernard. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019908v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes des collégien·nes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mairie de Lyon; Université Lyon 1 - Claude Bernard. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes de jeunes joueur/ses de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mairie de Lyon; Université Lyon 1 - Claude Bernard. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261604v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes des lyonnais·es, tout-venant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mairie de Lyon; Université de Lyon 1. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019915v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations et perceptions associées au football des enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes des lyonnais·es, tout-venant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mairie de Lyon; Université Lyon 1 - Claude Bernard. 2020</w:t>
+              <w:t xml:space="preserve">Mairie de Lyon; Université de Lyon 1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019898v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Novembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2, Comité Local d'Organisation de la Coupe du Monde féminine FIFA France 2019 (LOC). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving training and competition systems of European Youth Rugby. A theoretical framework proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couckuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SFR-CRIS. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide à destination des parents : Accompagner son enfant dans son double projet sportif et scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12353,51 +12482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6FFE255"/>
+    <w:nsid w:val="9E7A518B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12584,51 +12713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6967-110X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6KV1D6TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servajean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2020.1820342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Della-Schiava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2018-099677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chastin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2019.06.631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reuben" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18666/TPE-2016-V73-I3-6415" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2016.03.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.996564" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe C. Crespo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marshall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2011-0412" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2013.839933" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lautenbacher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel Leo Marcos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berchicci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lautenbach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A.Gustafsson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Marcos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Augustson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Budnik-Przybylska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Fronso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018429v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018413v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialloux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Romanet-Faes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677296v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681929v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681509v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanut-Chaize" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019772v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019896v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019744v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019908v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019914v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019898v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05081692v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681405v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6967-110X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2026.113818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6KV1D6TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servajean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2020.1820342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Della-Schiava" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2018-099677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2019.06.631" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW31W3JN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chastin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2016.03.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reuben" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18666/TPE-2016-V73-I3-6415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe C. Crespo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marshall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2011-0412" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.996564" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2013.839933" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Augustson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berchicci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Budnik-Przybylska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Fronso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016417v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lautenbacher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel Leo Marcos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lautenbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A.Gustafsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Marcos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialloux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Romanet-Faes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanut-Chaize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019748v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019896v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019739v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019914v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05081692v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681405v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>