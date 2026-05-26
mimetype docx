--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -157,3474 +157,3823 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of automaticity in physical activity: Associations with personality in a 10-week longitudinal study</w:t>
+                <w:t xml:space="preserve">L’auto-gestion footballistique au regard des Apprentissages corporels au sein d’espaces féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+                <w:t xml:space="preserve">Alison Hernandez-Joset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+                <w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2026.113818⟩</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 77 (1), pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.077.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05605711v1</w:t>
+                <w:t xml:space="preserve">hal-05620441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être footballeuse et en faire son métier en France : conditions d’émergence et de développement d’un statut (encore) fragile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectories of automaticity in physical activity: Associations with personality in a 10-week longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N°145 (2), pp.7 - 18. </w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 258, pp.113818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.145.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2026.113818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659442v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs d’engagement : freins et leviers à la pratique du football. Étude exploratoire auprès des jeunes footballeur/ses de haut niveau</w:t>
+                <w:t xml:space="preserve">Être footballeuse et en faire son métier en France : conditions d’émergence et de développement d’un statut (encore) fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124, pp.13-23. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N°145 (2), pp.7 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2023023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.145.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017464v1</w:t>
+                <w:t xml:space="preserve">hal-04659442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’égalité en EPS : oui, mais avec quelle formation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+                <w:t xml:space="preserve">Motifs d’engagement : freins et leviers à la pratique du football. Étude exploratoire auprès des jeunes footballeur/ses de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2023023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04184388v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gap between athletes’ and parents’ perceptions of parental practices: The role of gender</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Football field, field of resistance: a new space for feminist, queer and sports practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Hernandez-Joset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2022.102296⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 43 (1), pp.72-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.431.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794302v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic psychological need profiles among adolescent athletes in intensive training settings: Relationships with sport burnout and engagement.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Penser l’égalité en EPS : oui, mais avec quelle formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Identités et Genre, 399, pp.Code : 70399-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03242609v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football et femmes en France : une longue route (encore) semée d’embûches…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations sociales d’adolescentes lyonnaises sur la pratique du football par les femmes et par les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.131.0005⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (2), pp.262-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2023.2216581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256943v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Physical Activity and Reducing Sedentary Behaviors among French Adolescent Girls from Low-Incomes Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The gap between athletes’ and parents’ perceptions of parental practices: The role of gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/adolescents1020017⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.102296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2022.102296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284489v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automaticity facets applied to screen-time sedentary behaviours and active commuting measured by accelerometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+                <w:t xml:space="preserve">Promoting Physical Activity and Reducing Sedentary Behaviors among French Adolescent Girls from Low-Incomes Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethania Rauseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Servajean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.423-439. </w:t>
+              <w:t xml:space="preserve">Adolescents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.212-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21642850.2020.1820342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/adolescents1020017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017501v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding parent stressors and coping experiences in elite sports contexts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Football et femmes en France : une longue route (encore) semée d’embûches…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/spy0000186⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 131 (1), pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.131.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339574v1</w:t>
+                <w:t xml:space="preserve">hal-03256943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived parental behaviours and motivational processes among adolescent athletes in intensive training centres: A profile approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Basic psychological need profiles among adolescent athletes in intensive training settings: Relationships with sport burnout and engagement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49, pp.101708. </w:t>
+              <w:t xml:space="preserve">International Journal of Stress Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/str0000226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339510v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between physical activity and sedentary behaviour on carotid atherosclerotic plaques: an epidemiological and histological study in 90 asymptomatic patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automaticity facets applied to screen-time sedentary behaviours and active commuting measured by accelerometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mury</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2018-099677⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.423-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21642850.2020.1820342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195218v1</w:t>
+                <w:t xml:space="preserve">hal-05017501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Physical Activity and Sedentary Behavior on Histological Risk Factors of Carotid Atherosclerotic Plaque Instability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mury</w:t>
+                <w:t xml:space="preserve">Understanding parent stressors and coping experiences in elite sports contexts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Millon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2019.06.631⟩</w:t>
+              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.390-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/spy0000186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05017587v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between elite adolescent athletes' perceptions of parental behaviors and their motivational processes: Does sex matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Perceived parental behaviours and motivational processes among adolescent athletes in intensive training centres: A profile approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747954119873988⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.101708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2020.101708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332210v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : l’étude « Sédentarité au travail » (SAuT)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between physical activity and sedentary behaviour on carotid atherosclerotic plaques: an epidemiological and histological study in 90 asymptomatic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellie Della-Schiava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vieille-Marchiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.193.0377⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (8), pp.469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2018-099677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017532v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: Using Methodological Advances to Explore Temporal Structure of Youth Behavioral Regulation in Sport Questionnaire Scores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Relationships between elite adolescent athletes' perceptions of parental behaviors and their motivational processes: Does sex matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0194⟩</w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.639-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747954119873988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332127v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal trajectories of emotions among young athletes involving in intense training centres: Do emotional intelligence and emotional regulation matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : l’étude « Sédentarité au travail » (SAuT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Cece</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+                <w:t xml:space="preserve">Sébastien Chastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.011⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 31 (3), pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.193.0377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332137v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: Using Methodological Advances to Explore Temporal Structure of Youth Behavioral Regulation in Sport Questionnaire Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (1), pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328434v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: The Role of Basic Psychological Needs Satisfaction and Thwarting in the Profiles of Motivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Longitudinal trajectories of emotions among young athletes involving in intense training centres: Do emotional intelligence and emotional regulation matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0195⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325123v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Daily Physical Activity Level Is Associated with Lower RBC Aggregation in Carotid Artery Disease Patients at High Risk of Stroke</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effects of Physical Activity and Sedentary Behavior on Histological Risk Factors of Carotid Atherosclerotic Plaque Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Faes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (6), pp.e95-e96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2019.06.631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.01043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881707v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Generic Multifaceted Automaticity Scale (GMAS) and preliminary validation for physical activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Marchant Gonzalez</w:t>
+                <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Bison</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25, pp.60-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 35, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329237v1</w:t>
+                <w:t xml:space="preserve">hal-02328434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher feedback and interactions in physical education: Effects of student gender and physical activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal Sport Motivation Among Young Athletes in Intensive Training Settings: The Role of Basic Psychological Needs Satisfaction and Thwarting in the Profiles of Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Davis</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Education Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1356336X07081799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.186-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.2017-0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02361516v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a bug-in-the-ear intervention to increase physical activity prompting and level during preschool recess</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Higher Daily Physical Activity Level Is Associated with Lower RBC Aggregation in Carotid Artery Disease Patients at High Risk of Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Physical Educator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18666/TPE-2016-V73-I3-6415⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.01043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329232v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreement Between the IPAQ and Accelerometer for Detecting Intervention-Related Changes in Physical Activity in a Sample of Latina Women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a bug-in-the-ear intervention to increase physical activity prompting and level during preschool recess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Marshall</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Reuben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2011-0412⟩</w:t>
+              <w:t xml:space="preserve">The Physical Educator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.555-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18666/TPE-2016-V73-I3-6415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336759v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of persuasive communication and planning on intentions to be more physically active and on physical activity behaviour among low-active adolescents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teacher feedback and interactions in physical education: Effects of student gender and physical activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dupont</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Fairclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2014.996564⟩</w:t>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.319-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336X07081799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02026174v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+                <w:t xml:space="preserve">Development of the Generic Multifaceted Automaticity Scale (GMAS) and preliminary validation for physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Changes Among Muslim Students Participating in a Faith-Based School Physical Activity Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-reported and objective physical activity measurement by active youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Hoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Kahan</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 84 (4), pp.522-529. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, In press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02701367.2013.839933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017610v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girls' and boys' perceptions of physical education teachers' feedback: Effects on performance and psychological responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of persuasive communication and planning on intentions to be more physically active and on physical activity behaviour among low-active adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640410600898095⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (5), pp.583-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2014.996564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361520v1</w:t>
+                <w:t xml:space="preserve">hal-02026174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agreement Between the IPAQ and Accelerometer for Detecting Intervention-Related Changes in Physical Activity in a Sample of Latina Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe C. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.846-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2011-0412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychological Changes Among Muslim Students Participating in a Faith-Based School Physical Activity Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (4), pp.522-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2013.839933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girls' and boys' perceptions of physical education teachers' feedback: Effects on performance and psychological responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Fairclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Amorose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (8), pp.915-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410600898095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Students’ Perceptions of Teacher Feedback and Physical Competence in Physical Education Classes: Gender Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cogérino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Amorose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (1), pp.36-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jtpe.25.1.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3634,460 +3983,460 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement psychologique de l’équipe de France de Basket U20</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être un « bon » parent de sportif : Qu’est-ce que cela implique et comment le devenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elsevier Health Sciences. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294782206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337511v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être un « bon » parent de sportif : Qu’est-ce que cela implique et comment le devenir ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagnement psychologique de l’équipe de France de Basket U20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J. Fournier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier Health Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294782206</w:t>
+              <w:t xml:space="preserve">Psychologie du sport et de l'activité physique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173176v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les parents de jeunes sportif.ves de haut niveau : Étude de cas au sein de pôles espoirs et de centres de formation de sports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 cas pratiques en psychologie du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique auprès d’adolescents sédentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et EPS : un prétexte, des réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.205-213, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02030550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les feed-back : perceptions différenciées chez les filles et les garçons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cogérino Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filles et garçons en EPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4097,5561 +4446,5561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de leadership des femmes entraîneures elites en sport collectif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Forms of leadership by French elite women coaches : gender stereotypes and social roles. European</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de la Société Françaises de Psychologie du Sport (SFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS Lyon, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congress of Sport and Exercise Psychology (FEPSAC),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018182v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the run-up to the Olympic/Paralympic Games, coaching yes, but how? Forms of elite coach leadership through a gender lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium for Olympic and Paralympic Research (CÉROU - Centre d'études et de recherches olympiques universitaires, Western University)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout : What can be done for athletes ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+                <w:t xml:space="preserve">Les formes de leadership des femmes entraîneures elites en sport collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The FEPSAC’ 17th International Congress of Sport &amp; Exercise Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journées d’études de la Société Françaises de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016381v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of leadership by French elite women coaches : gender stereotypes and social roles. European</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Boyer</w:t>
+                <w:t xml:space="preserve">Burnout : What can be done for athletes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavello</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of Sport and Exercise Psychology (FEPSAC),</w:t>
+              <w:t xml:space="preserve">The FEPSAC’ 17th International Congress of Sport &amp; Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018158v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences vécues par des dirigeant·es et entraineur·ses au sein d’une fédération sportive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marsollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès international sur les études de genre (3-7 Juillet, Toulouse).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS et Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feminist football teams: margins of manoeuvre for activists, physical sports in a new space involving sport and activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès international sur les études de genre (3-7 Juillet, Toulouse).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS et Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The obstacles encountered by salaried and volunteer coaches within the French Boxing Federation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées études de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie du Sport, Jun 2023, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entraineur-entrainé en Canoë-Kayak à haut-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ième Congrès international de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que fait le genre aux femmes dans les métiers de l’entraînement sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès international sur les études de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du genre, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euromental : An European projet of co-construction of pedagogical and innovative contents on sport psychology and mental training.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mixité Fille/garçon est-elle possible hors du champ de l’école ? Etude d’une recherche action coordonnée par Playinternational.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Budnik-Przybylska</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alix Parfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The SFPS 7th International congress of sport psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’ARIS (Association pour la Recherche sur l’Intervention en Sport).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675529v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité Fille/garçon est-elle possible hors du champ de l’école ? Etude d’une recherche action coordonnée par Playinternational.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’ARIS (Association pour la Recherche sur l’Intervention en Sport).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018165v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">State of art of mental training courses in Europe : Italy, France, Germany, Poland, Spain and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lautenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Miguel Leo Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berchicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t>
+              <w:t xml:space="preserve">The 16th European Congress of Sport &amp; Exercise Psychology (FEPSAC°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, PADOVA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960435v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of art of mental training courses in Europe : Italy, France, Germany, Poland, Spain and Sweden</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">State of art of mental training courses in Europe : Italy, France, Germany, Poland, Sapin and Sweden.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A.Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berchicci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th European Congress of Sport &amp; Exercise Psychology (FEPSAC°</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, PADOVA, Italy</w:t>
+              <w:t xml:space="preserve">The 16th European Congress of Sport &amp; Exercise Psychology (FEPSAC,11-17 july)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016417v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of art of mental training courses in Europe : Italy, France, Germany, Poland, Sapin and Sweden.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Euromental : An European projet of co-construction of pedagogical and innovative contents on sport psychology and mental training.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. C. Augustson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berchicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Budnik-Przybylska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Di Fronso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th European Congress of Sport &amp; Exercise Psychology (FEPSAC,11-17 july)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
+              <w:t xml:space="preserve">The SFPS 7th International congress of sport psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675483v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Adolescent Girl Physical Activity in Underserved Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, CAPS-Cité ciudad Leadership in physical acticity promotion. Effective stratégies for mobilizing assets.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Huesca, Spain</w:t>
+              <w:t xml:space="preserve">19ème Congrès de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675844v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting Adolescent Girl Physical Activity in Underserved Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Congress, CAPS-Cité ciudad Leadership in physical acticity promotion. Effective stratégies for mobilizing assets.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410159v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal sport motivation among young athletes in intensive training settings: Using methodological advances to explore temporal structure of YBRSQ scores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Methods for objective measure, quantification and analysis of sedentary behaviour and physical activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Congrès international Capas-Cité : Promotion de l’activité physique, des connaissances pour agir. Tarbes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415401v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : L’Etude «Sédentarité Au Travail» (SAuT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire National d’Activité Physique et de la Sédentarité (ONAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Vichy, France</w:t>
+              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018429v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of need satisfaction and frustration across competitive season of adolescent athletes in intensive training settings: Relationships with burnout and engagement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Effets du cycle menstruel sur les facteurs de performance de footballeuses de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Igonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415413v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : L’Etude «Sédentarité Au Travail» (SAuT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Institut de Médecine du Travail de Lorraine (IMTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for objective measure, quantification and analysis of sedentary behaviour and physical activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réduire le temps assis en milieu professionnel : L’Etude «Sédentarité Au Travail» (SAuT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Capas-Cité : Promotion de l’activité physique, des connaissances pour agir. Tarbes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Observatoire National d’Activité Physique et de la Sédentarité (ONAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018175v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Profiles of need satisfaction and frustration across competitive season of adolescent athletes in intensive training settings: Relationships with burnout and engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043492v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du cycle menstruel sur les facteurs de performance de footballeuses de haut-niveau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Martin</w:t>
+                <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les émotions et les ressources psychologiques : une comparaison filles/garçons adolescent.es.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boisseau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethania Rauseo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès International CAPAS cité ciudad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018406v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les émotions et les ressources psychologiques : une comparaison filles/garçons adolescent.es.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Relationships between parental behavior profiles, athletes' motivation, and basic psychological needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bethania Rauseo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International CAPAS cité ciudad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
+              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676207v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between parental behavior profiles, athletes' motivation, and basic psychological needs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">15th FEPSAC European Congress of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415410v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educating and supporting parents in elite sports: an action research study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Quelles sont les représentations sociales du football pratiqué par les femmes, des jeunes sportif/ves de haut niveau à l'aube de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th FEPSAC European Congress of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
+              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415382v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les représentations sociales du football pratiqué par les femmes, des jeunes sportif/ves de haut niveau à l'aube de 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+                <w:t xml:space="preserve">Accompagner les parents des jeunes footballeuses évoluant au sein des filières d’accession au haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque international football et recherche : Football pour et par les femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR-STAPS et LVIS et LIBM, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th International Football and Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018413v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les parents des jeunes footballeuses évoluant au sein des filières d’accession au haut niveau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+                <w:t xml:space="preserve">Les représentations sociales du football pratiqué par les femmes à l'aube de 2020 : comparaison entre un public de collégien·nes et un public &amp;quot;tout-venant&amp;quot; de la ville de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Football and Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043486v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations sociales du football pratiqué par les femmes à l'aube de 2020 : comparaison entre un public de collégien·nes et un public &amp;quot;tout-venant&amp;quot; de la ville de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+                <w:t xml:space="preserve">Longitudinal sport motivation among young athletes in intensive training settings: Using methodological advances to explore temporal structure of YBRSQ scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018170v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automaticity in relation to Sedentary Screen Time and Active Modes of Transport with objective measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd annual Congress of the European College of Sport Science, Dublin, 4-7 Juillet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073657v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion profiles and their motivational antecedents among adolescent athletes in intensive training settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’intelligence émotionnelle et de la régulation émotionnelle sur les trajectoires émotionnelles des jeunes athlètes en centres d’entraînement intensif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417902v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’intelligence émotionnelle et de la régulation émotionnelle sur les trajectoires émotionnelles des jeunes athlètes en centres d’entraînement intensif.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A collaborative sport psychology program for parents in youth high-level sport context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173196v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative sport psychology program for parents in youth high-level sport context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automaticity in relation to Sedentary Screen Time and Active Modes of Transport with objective measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">23rd annual Congress of the European College of Sport Science, Dublin, 4-7 Juillet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173201v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stressors parents experiences in high-level sport context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la satisfaction et de la frustration des besoins psychologiques fondamentaux sur les profils motivationnels des jeunes athlètes en centres d'entra\ⁱnement intensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of physical activity and sedentary behavior on histological risk factors of carotid atherosclerotic plaque instability.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mura</w:t>
+                <w:t xml:space="preserve">Parental profiles and their effects on elite adolescent athletes' self-determination theory variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pialloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th European Atherosclerosis Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th ISSP world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419742v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compétition : Moteur ou obstacle à la pratique de l'activité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'activité physique et de la sédentarité sur les facteurs de risque biologiques de l'instabilité de la plaque d'athérosclérose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité du Rhône-Métropole de Lyon de la FSCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saint Martin en Haut, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès Nouvelle Société Française d’Athérosclérose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419739v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
+              <w:t xml:space="preserve">17th International Congress of ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419752v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of physical activity automaticity, during habit formation: Dynamic pattern and moderating factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les facteurs de risque histologiques d'instabilité de la plaque d'athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pialloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congrès des Chercheurs en Activités Physiques et Sportives, Dijon, 29-31 Octobre, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">17ème congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073662v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental profiles and their effects on elite adolescent athletes' self-determination theory variables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La compétition : Moteur ou obstacle à la pratique de l'activité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISSP world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Comité du Rhône-Métropole de Lyon de la FSCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint Martin en Haut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419753v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements parentaux en contexte sportif : divergences entre les perceptions des parents et celles des athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress of ACAPS</w:t>
+              <w:t xml:space="preserve">17ème Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173190v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'activité physique et de la sédentarité sur les facteurs de risque biologiques de l'instabilité de la plaque d'athérosclérose.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mura</w:t>
+                <w:t xml:space="preserve">Evolution of physical activity automaticity, during habit formation: Dynamic pattern and moderating factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Millon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Nouvelle Société Française d’Athérosclérose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">XVII Congrès des Chercheurs en Activités Physiques et Sportives, Dijon, 29-31 Octobre, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419738v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'activité physique et de la sédentarité sur les facteurs de risque histologiques d'instabilité de la plaque d'athérosclérose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effects of physical activity and sedentary behavior on histological risk factors of carotid atherosclerotic plaque instability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pialloux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">85th European Atherosclerosis Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419740v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'activité physique sur l'agrégation érythrocytaire chez des patients à risque d'AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Romanet-Faes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental behaviors in sport context : divergences between athletes and parents'perceptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress of the ACAPS (Association of Reseachers in Physical an Sporting Activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Parental Involvement in Sport Questionnaire » : un test d’invariance multi-groupe pour les comportements du père vs. de la mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des propriétés psychométrique du Parental Involvement in Sport Questionnaire : invariance multigroupe père /mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of the ACAPS (Association of Reaserchers in Physical ans Sporting Activities)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi parler de &amp;quot;burnout sportif&amp;quot;: similitudes et différences avec le burnout au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème journée de réflexion du laboratoire GRePS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three wave design: reciprocal relationships between motivation and basic psychological needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répercussions des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques de jeunes sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Etudes de la Société Française de Psychologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le père et la mère : rôle dans l'engagement et l'abandon chez des handballeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFPS (Société Française de Psychologie du Sport)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the female pre-and adolescent handballers’ commitment and peer-created climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ième congrès international ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9661,772 +10010,772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal sport motivation among young athletes in intensive training settings: Using methodological advances to explore temporal structure of YBRSQ scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Self-Determination Theory Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l'activité physique auprès des jeunes filles des zones urbaines sensibles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethania Rauseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the ACAPS (Association of Reseachers in Physical ans Sporting Activities)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation externe de l'Echelle Générique Multidimensionnelle d'Automaticité dans le cas des déplacements actifs chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d'études de la Société Française de Psychologie du Sport, Montpellier 4-5 Mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance différenciée des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques des jeunes sportifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A tree wave design : reciprocal relationship between motivation and basic psychological needs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Society of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">European Federation of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682013v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance différenciée des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques des jeunes sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th FEPSAC European Congress of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">French Society of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173179v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tree wave design : reciprocal relationship between motivation and basic psychological needs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Sport Psychology</w:t>
+              <w:t xml:space="preserve">14th FEPSAC European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681547v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental sport and overall climate profiles by elite adolescent athletes related with their motivation. European Federation of Sport Psychology,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, BERN, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10436,1985 +10785,1985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexistes et sexuelles au sein de la Fédération Française d’Aviron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback on the first community of practice for women Rowing French Federation coaches. “A safe space for exchanges, without judgment”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Impact JOP 2024. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération Française d'Aviron. Impact JOP 2024. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018326v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on the first community of practice for women Rowing French Federation coaches. “A safe space for exchanges, without judgment”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violences sexistes et sexuelles au sein de la Fédération Française d’Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fédération Française d'Aviron. Impact JOP 2024. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Impact JOP 2024. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018397v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un état des lieux auprès des arbitres pour identifier les freins, les ressources et les besoins de l'arbitrage des femmes et des hommes au sein de la fédération d’Aviron.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française d'Aviron. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’enquête sur l’abandon des entraîneures salariées de la Fédération Française d’Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chanut-Chaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 1 - Claude Bernard. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’enquête sur les femmes du « club des dirigeantes » de la Fédération Française d’Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 1 - Claude Bernard. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les dirigeantes de la Fédération Française de Boxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française de Boxe. Impact JOP 2024.; Université Lyon 1 - Claude Bernard. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les entraineur·es salarié·es et bénévoles de la Fédération Française de Boxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française de Boxe; Université Lyon 1 - Claude Bernard. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’enquête quantitative sur les femmes du « club des dirigeantes » de la Fédération Française d’Aviron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recherche-action : La pratique en mixité dans le milieu sportif fédéral : une opportunité à saisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 1; Fédération Française d'Aviron. Impact JOP 2024. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PlayInternational; Université Lyon 1 - Claude Bernard. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019785v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’enquête sur le Festival « Femmes en montagne » : réception auprès d’un public scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rapport d’enquête quantitative sur les femmes du « club des dirigeantes » de la Fédération Française d’Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Lyon 1 - Claude Bernard; Association on n'est pas que des collants. 2022</w:t>
+              <w:t xml:space="preserve">Université Lyon 1; Fédération Française d'Aviron. Impact JOP 2024. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019779v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche-action : La pratique en mixité dans le milieu sportif fédéral : une opportunité à saisir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d’enquête sur le Festival « Femmes en montagne » : réception auprès d’un public scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PlayInternational; Université Lyon 1 - Claude Bernard. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 1 - Claude Bernard; Association on n'est pas que des collants. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019896v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les femmes entraineures de la Fédération Française d’Aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération Française d'Aviron. Impact JOP 2024; Université Lyon 1 - Claude Bernard. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d’évaluation – Projet « Pratique en mixité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PlayInternational; Université Lyon 1 - Claude Bernard. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Apports scientifiques” in Rapport Guide Projet - Pratiques en mixité, Playinternational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PlayInternational. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations et perceptions associées au football des enfants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes de jeunes joueur/ses de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mairie de Lyon; Université Lyon 1 - Claude Bernard. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019898v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes des collégien·nes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mairie de Lyon; Université Lyon 1 - Claude Bernard. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes de jeunes joueur/ses de haut-niveau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+                <w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mairie de Lyon; Université Lyon 1 - Claude Bernard. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019908v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes des lyonnais·es, tout-venant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mairie de Lyon; Université de Lyon 1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261604v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations du football pratiqué par les femmes des lyonnais·es, tout-venant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’impact de la Coupe du Monde Féminine 2019 sur les représentations et perceptions associées au football des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mairie de Lyon; Université de Lyon 1. 2020</w:t>
+              <w:t xml:space="preserve">Mairie de Lyon; Université Lyon 1 - Claude Bernard. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019915v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Novembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2, Comité Local d'Organisation de la Coupe du Monde féminine FIFA France 2019 (LOC). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving training and competition systems of European Youth Rugby. A theoretical framework proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couckuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFR-CRIS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide à destination des parents : Accompagner son enfant dans son double projet sportif et scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12482,51 +12831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E7A518B"/>
+    <w:nsid w:val="BCA054B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12713,51 +13062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6967-110X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2026.113818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017464v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6KV1D6TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servajean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2020.1820342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Della-Schiava" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2018-099677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2019.06.631" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW31W3JN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chastin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2016.03.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reuben" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18666/TPE-2016-V73-I3-6415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe C. Crespo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marshall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2011-0412" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.996564" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2013.839933" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Augustson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berchicci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Budnik-Przybylska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Fronso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016417v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lautenbacher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel Leo Marcos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lautenbach" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A.Gustafsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Marcos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialloux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Romanet-Faes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896319v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681929v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018326v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanut-Chaize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019748v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019779v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019896v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019739v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019914v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05081692v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681405v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-nicaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6967-110X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620441v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hernandez-Joset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2026.113818" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6KV1D6TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2216581" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102296" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethania Rauseo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/adolescents1020017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000226" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Servajean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2020.1820342" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339574v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Knight" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03339510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2020.101708" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Della-Schiava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2018-099677" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chastin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Cece" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2019.01.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2019.06.631" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW31W3JN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2018.01.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMD2P48M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2017-0195" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.01043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Reuben" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18666/TPE-2016-V73-I3-6415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bison" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2016.03.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXW8PT8Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.01.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02026174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.996564" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe C. Crespo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marshall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2011-0412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2013.839933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cog&#233;rino Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Boyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavello" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gustafsson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marsollier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Parfait" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hernandez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lautenbacher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Miguel Leo Marcos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berchicci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lautenbach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A.Gustafsson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Marcos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Augustson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Budnik-Przybylska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Fronso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Igonin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boisseau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018419v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415413v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676207v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018413v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04043486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018170v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gareau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Knight" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419738v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialloux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073662v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419741v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Romanet-Faes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677274v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895375v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681929v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076664v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681547v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018332v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanut-Chaize" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019748v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019785v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019779v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019744v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019739v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019914v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05081692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couckuyt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>