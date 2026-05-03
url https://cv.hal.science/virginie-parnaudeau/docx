--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:73.958333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Virginie Parnaudeau </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -1047,282 +1047,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilisation Azotée des cultures légumières: spécificité des cultures, des méthodes, et état des pratiques en France</w:t>
+                <w:t xml:space="preserve">Agricultural eco-design scenarios based on AGRIBALYSE® residual organic fertiliser inventories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gautier</w:t>
+                <w:t xml:space="preserve">Victor Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+                <w:t xml:space="preserve">Vincent Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 318, pp.128506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597021v1</w:t>
+                <w:t xml:space="preserve">hal-03760606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural eco-design scenarios based on AGRIBALYSE® residual organic fertiliser inventories</w:t>
+                <w:t xml:space="preserve">Fertilisation Azotée des cultures légumières: spécificité des cultures, des méthodes, et état des pratiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Avadí</w:t>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Galland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Colomb</w:t>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Goillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760606v1</w:t>
+                <w:t xml:space="preserve">hal-03597021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
               </w:r>
@@ -2585,295 +2585,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t>
+                <w:t xml:space="preserve">Amélioration de la caractérisation des effluents d'élevage par des méthodes et des modèles innovants pour une meilleure prise en compte agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Peyraud</w:t>
+                <w:t xml:space="preserve">Fabienne Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Heurtaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cellier</w:t>
+                <w:t xml:space="preserve">Robert Trochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aarts</w:t>
+                <w:t xml:space="preserve">Bertrand Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Elodie Dezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470014000314⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.321-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/wmwr-wv96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600720v1</w:t>
+                <w:t xml:space="preserve">hal-01209214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la caractérisation des effluents d'élevage par des méthodes et des modèles innovants pour une meilleure prise en compte agronomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen flows and livestock farming: lessons and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Butler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Heurtaux</w:t>
+                <w:t xml:space="preserve">P. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Trochard</w:t>
+                <w:t xml:space="preserve">F. Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decoopman</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dezat</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34, pp.321-338. </w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (S 1), pp.68-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/wmwr-wv96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209214v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for global sensitivity analysis of a complex environmental model to spatial inputs and parameters: A case study of an agro-hydrological model</w:t>
               </w:r>
@@ -4204,51 +4204,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00148313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
+                <w:t xml:space="preserve">Epandage de matières organiques exogènes : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
@@ -4305,75 +4305,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192409v1</w:t>
+                <w:t xml:space="preserve">hal-01865864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epandage de matières organiques exogènes : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
+                <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
@@ -4430,51 +4430,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echo-MO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865864v1</w:t>
+                <w:t xml:space="preserve">hal-01192409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture : indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d'azote</w:t>
               </w:r>
@@ -5299,247 +5299,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la luzerne en France et en Europe ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+                <w:t xml:space="preserve">Valeur agronomique et impacts environnementaux de composts d'origine urbaine : variation avec la nature du compost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vergé-Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 49, pp.29-46</w:t>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25, pp.107-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672805v1</w:t>
+                <w:t xml:space="preserve">hal-02670342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur agronomique et impacts environnementaux de composts d'origine urbaine : variation avec la nature du compost</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Michelin</w:t>
+                <w:t xml:space="preserve">Quel avenir pour la luzerne en France et en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 25, pp.107-123</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 49, pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670342v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la luzerne en France et en Europe ?</w:t>
               </w:r>
@@ -5551,51 +5551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (49), pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6810,273 +6810,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t>
+                <w:t xml:space="preserve">Integrating multidisciplinary knowledge into simulation models to organize organic wastes recycling in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Peyraud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa N'Dienor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heriniaina Ramahefarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. pp.41-48</w:t>
+              <w:t xml:space="preserve">25. European Conference on Operational Research (Euro XXV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840613v1</w:t>
+                <w:t xml:space="preserve">hal-01461093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating multidisciplinary knowledge into simulation models to organize organic wastes recycling in agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les flux d'azote en élevage de ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heriniaina Ramahefarison</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Aarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. European Conference on Operational Research (Euro XXV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania. 1 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris (FR), France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461093v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la prévision de la composition des principaux effluents d'élevage en France par l'utilisation de la SPIR ; standardiser pour partager</w:t>
               </w:r>
@@ -7364,51 +7364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Urban and Peri-Urban Horticulture in the Century of Cities: Lessons, Challenges, Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Dakar, Senegal. pp.97</w:t>
@@ -7785,260 +7785,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des TCSL (Techniques culturales sans labour) sur les émissions de gaz à effet de serre (GES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for determining the nitrogen fertiliser requirements of some major arable crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Laville</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.H. Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Agrofutur 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Pontivy, France</w:t>
+              <w:t xml:space="preserve">International Fertiliser Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Cambridge (GB), United Kingdom. pp.2-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192120v1</w:t>
+                <w:t xml:space="preserve">hal-00730016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for determining the nitrogen fertiliser requirements of some major arable crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet des TCSL (Techniques culturales sans labour) sur les émissions de gaz à effet de serre (GES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Fertiliser Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Cambridge (GB), United Kingdom. pp.2-26</w:t>
+              <w:t xml:space="preserve">Forum Agrofutur 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Pontivy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730016v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de matières organiques exogènes en agriculture: indicateur de potentialité de stockage de carbone dans les sols et définition de classes de disponibilité d’azote</w:t>
               </w:r>
@@ -8719,51 +8719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of an integrated approach to characterize &amp;quot;the nitrogen value&amp;quot; of organic products spread in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11511,51 +11511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Transformation, devenir et valorisation de l’azote : des effluents d’élevage aux systèmes de cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12299,51 +12299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. ESA European Society for Agronomy, 2010, Proceedings of the XIth ESA Congress Agro 2010</w:t>
@@ -12424,51 +12424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dieudé-Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
@@ -12760,51 +12760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03691838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heurtaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Galland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128506" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Bahers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jean-Baptiste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137819587418933E12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heurtaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622768302007988E12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Delaitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8b4b-6c98" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000272" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209214v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Butler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dezat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmwr-wv96" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Dubrulle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/e8c4-c438" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement C. Peltre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Brunet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGV6G3FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2007.0486" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Condom" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cazevieille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.04.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MK43W7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.06.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH40B1K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague G. Alavoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2005.05.023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLH2V6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.1885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676239v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larbre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cattin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kvarnstr&#246;m" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672805v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verg&#233;-Leviel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199768v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bodet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115246v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loussouarn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193207v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461093v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa N'Dienor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriniaina Ramahefarison" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193241v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane A&#239;t Aissa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint Macary" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173199v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173246v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192120v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730016v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04079835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Chabalier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760421v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub-Tremel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763404v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paubon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765516v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowsky" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836384v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344155v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bullier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Bousses" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954193v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835429v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolardot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Zoghlami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_305" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dhaouadi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4977-le-recyclage-des-residus-organiques.html" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01179173" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790048v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811087v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832038v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karim Dhaouadi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192291v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Marcary" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trochard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decoopman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829049v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03691838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Heurtaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Galland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128506" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favaron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Bahers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Jean-Baptiste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137819587418933E12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heurtaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622768302007988E12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.03.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Delaitre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Python" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8b4b-6c98" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000272" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Butler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trochard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decoopman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dezat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wmwr-wv96" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peyraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aarts" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.04.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5FTB5VB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VZKQVQN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Parnaudeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Dubrulle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/e8c4-c438" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Angers, D. A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Morvan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2010.00314.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BBJH4P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement C. Peltre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Barth&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Brunet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.09.036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGV6G3FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuri&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.08.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV643X4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2007.0486" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192070v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01110.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A7842FD3099B7F04B4FD6C8B585C0E0EEF37AA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Condom" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cazevieille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.04.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MK43W7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.06.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH40B1K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865864v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192263v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague G. Alavoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pag&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2005.05.023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRLH2V6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862618v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2004.1885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676239v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larbre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usunier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cattin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lineres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kvarnstr&#246;m" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verg&#233;-Leviel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199768v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bodet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115246v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loussouarn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193207v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190254v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa N'Dienor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriniaina Ramahefarison" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Peyraud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193241v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane A&#239;t Aissa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461104v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint Macary" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173199v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173246v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730016v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Jeuffroy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191948v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04079835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Chabalier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760421v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaub-Tremel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763404v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paubon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765516v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Makowsky" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768988v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcovecchio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836384v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344155v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bullier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Bousses" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954193v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soenen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146108v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835429v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolardot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Zoghlami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_305" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dhaouadi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Paillat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4977-le-recyclage-des-residus-organiques.html" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guiet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01179173" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790048v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796871v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fuchs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811087v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832038v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morvan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586485v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karim Dhaouadi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192291v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Marcary" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Butler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trochard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieud&#233;-Fauvel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decoopman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829049v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>