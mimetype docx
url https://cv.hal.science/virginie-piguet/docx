--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -191,295 +191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices sociaux et environnementaux des systèmes agricoles : une analyse ostromienne de trois terrains d’étude en France</w:t>
+                <w:t xml:space="preserve">How to make a pie: Reproductible research for empirical economics and econometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+                <w:t xml:space="preserve">Valérie Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Déprés</w:t>
+                <w:t xml:space="preserve">Christophe Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Chervier</w:t>
+                <w:t xml:space="preserve">Élise Maigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Gaël Lataste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+                <w:t xml:space="preserve">Annie Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17598⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.1134-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117596v1</w:t>
+                <w:t xml:space="preserve">hal-03014999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make a pie: Reproductible research for empirical economics and econometrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bénéfices sociaux et environnementaux des systèmes agricoles : une analyse ostromienne de trois terrains d’étude en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Orozco</w:t>
+                <w:t xml:space="preserve">Christophe Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bontemps</w:t>
+                <w:t xml:space="preserve">Colas Chervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Maigné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+                <w:t xml:space="preserve">François-Gaël Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Hofstetter</w:t>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (5), pp.1134-1169. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joes.12389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014999v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valley-bottom wetland selection for water-quality preservation: How to deal with the absence of quantification of water-quality benefits?</w:t>
               </w:r>
@@ -699,77 +699,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally and socially beneficial outcomes produced by agro-pastoral systems in the Cévennes National Park (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2375,51 +2375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation spatiale des dépenses communales en matière d’équipements publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,122 +2572,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital public et productivité : quels effets sur les disparités régionales ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+                <w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 113 (6), pp.851-880</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670161v1</w:t>
+                <w:t xml:space="preserve">hal-02670025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace à dominante rurale bourguignon : vers une stabilisation de la population et des emplois</w:t>
               </w:r>
@@ -2749,286 +2736,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Capital public et productivité : quels effets sur les disparités régionales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 113 (6), pp.851-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670025v1</w:t>
+                <w:t xml:space="preserve">hal-02670161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rural en statistiques : une intégration urbaine plus forte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Life cycle variability in the microeconomic determinants of urban-rural migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Humanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 362, pp.12-17</w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 57 (1), pp.31-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672682v1</w:t>
+                <w:t xml:space="preserve">hal-02669502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle variability in the microeconomic determinants of urban-rural migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Le rural en statistiques : une intégration urbaine plus forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 57 (1), pp.31-56</w:t>
+              <w:t xml:space="preserve">Economie et Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 362, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669502v1</w:t>
+                <w:t xml:space="preserve">hal-02672682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial econometric models for simultaneous systems : application to rural community growth in France</w:t>
               </w:r>
@@ -3520,789 +3520,974 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des activités agricoles et agroalimentaires dans les économies rurales françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Hiérarchie et centralités d'équipements et de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Fen-Chong; Cécile Tannier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphose du monde rural : Agriculture et agriculteurs dans la France actuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.115-146, 2020</w:t>
+              <w:t xml:space="preserve">Centralités et hiérarchies des réseaux et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-196, 2026, Sciences, Géographie et démographie, 9781789482188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507228v1</w:t>
+                <w:t xml:space="preserve">hal-05570603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités économiques du monde rural et leurs dynamiques récentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Hierarchy and Centralities in Facilities and Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Fen-Chong; Cécile Tannier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphose du monde rural : agriculture et agriculteurs dans la France actuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.79-113, 2020</w:t>
+              <w:t xml:space="preserve">Centralities and Hierarchies of Networks and Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; WILEY, pp.145-176, 2025, Sciences, Geography and Demography, 9781789452181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507227v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graduates and migration in France: between urban labour-market attraction and interest in amenities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Place des activités agricoles et agroalimentaires dans les économies rurales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graduate migration and regional development an international perspective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métamorphose du monde rural : Agriculture et agriculteurs dans la France actuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.115-146, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar Publishing Ltd</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01556273v1</w:t>
+                <w:t xml:space="preserve">hal-02507228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les espaces ruraux dans le millefeuille territorial ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+                <w:t xml:space="preserve">Les activités économiques du monde rural et leurs dynamiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 168 p., 2016, 978-2-7592-2515-6</w:t>
+              <w:t xml:space="preserve">Métamorphose du monde rural : agriculture et agriculteurs dans la France actuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.79-113, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581601v1</w:t>
+                <w:t xml:space="preserve">hal-02507227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La population des villes et des campagnes : des mobilités qui comblent les disparités historiques ?</w:t>
+                <w:t xml:space="preserve">Graduates and migration in France: between urban labour-market attraction and interest in amenities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t>
+              <w:t xml:space="preserve">Graduate migration and regional development an international perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-7592-2515-6</w:t>
+                <w:t xml:space="preserve">Edward Elgar Publishing Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, New Horizons in Regional Science series, 978 1 78471 215 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581568v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les politiques territoriales : enjeux méthodologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+                <w:t xml:space="preserve">Quelle place pour les espaces ruraux dans le millefeuille territorial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Weber-Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
+              <w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Update Sciences and Technologies, 9782759222728</w:t>
+              <w:t xml:space="preserve">, 168 p., 2016, 978-2-7592-2515-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800832v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périurbanisation, ségrégation sociale et accès aux services publics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">La population des villes et des campagnes : des mobilités qui comblent les disparités historiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville pour tous, un enjeu pour les services publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Documentation française, pp.37-49, 2008</w:t>
+              <w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-7592-2515-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00826248v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer les politiques territoriales : enjeux méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Weber-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l'économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Update Sciences and Technologies, 9782759222728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périurbanisation, ségrégation sociale et accès aux services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Contesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Aubertel ; François Ménard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville pour tous, un enjeu pour les services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documentation française, pp.37-49, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00826248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration urbaine, dispersion périurbaine et rurale de l'emploi industriel : une analyse structurelle géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4331,51 +4516,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concentration économique et ségrégation spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck University, 2005, 2-8041-4877-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4385,169 +4570,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralités : comment les identifier et quels rôles dans les dynamiques locales et intercommunales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1 Final Version Case Study FR-3 Parc National des Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4560,192 +4745,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4.1 Final Version Case Study FR-1 Pays de Langres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’usage réglementaire du sol. Comment sélectionner les zones à préserver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,113 +4959,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inra; Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Université de bourgogne. 2014, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péri-urbanisation, ségrégation spatiale et accès aux services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Contesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,166 +5081,166 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Marché à procédure adaptée : F04.56 (CO04000086) du 29/10/2004, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation du zonage en aires urbaines et de son complément rural : définitions, résultats, analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commissariat Général au Plan. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5202,51 +5387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.878798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vobeck&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.698" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MZT2KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826211v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.878798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vobeck&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.698" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MZT2KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>