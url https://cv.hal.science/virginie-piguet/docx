--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -2240,320 +2240,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban growth effects on rural population, export and service employment : evidence from eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différenciation spatiale des dépenses communales en matière d’équipements publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Henry Mark</w:t>
+                <w:t xml:space="preserve">Gabriel Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18-19 (1-2), pp.209-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664701v1</w:t>
+                <w:t xml:space="preserve">hal-02660081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation spatiale des dépenses communales en matière d’équipements publics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lecat</w:t>
+                <w:t xml:space="preserve">Urban growth effects on rural population, export and service employment : evidence from eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henry Mark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4), pp.779-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-006-0069-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660081v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution récente de l'emploi industriel dans les territoires ruraux et urbains : une analyse structurelle géographique sur données françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.3-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2572,139 +2572,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Capital public et productivité : quels effets sur les disparités régionales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 113 (6), pp.851-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670025v1</w:t>
+                <w:t xml:space="preserve">hal-02670161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace à dominante rurale bourguignon : vers une stabilisation de la population et des emplois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2736,122 +2749,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital public et productivité : quels effets sur les disparités régionales ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+                <w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 113 (6), pp.851-880</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670161v1</w:t>
+                <w:t xml:space="preserve">hal-02670025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle variability in the microeconomic determinants of urban-rural migration</w:t>
               </w:r>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2/03, Non paginé / 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4457,51 +4457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration urbaine, dispersion périurbaine et rurale de l'emploi industriel : une analyse structurelle géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,51 +5387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.878798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vobeck&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.698" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MZT2KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.878798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vobeck&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.698" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MZT2KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>