--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -576,261 +576,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of local population growth and economic development in France between 1990 and 2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmentally and socially beneficial outcomes produced by agro-pastoral systems in the Cévennes National Park (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Abildtrup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.181.0091⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.739-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715640v1</w:t>
+                <w:t xml:space="preserve">hal-02483226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally and socially beneficial outcomes produced by agro-pastoral systems in the Cévennes National Park (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+                <w:t xml:space="preserve">Determinants of local population growth and economic development in France between 1990 and 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lataste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78, pp.739-747. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.91-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.181.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483226v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjunctive Implementation of Land Sparing and Land Sharing for Environmental Preservation</w:t>
               </w:r>
@@ -1581,77 +1581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the agro-food industry impact on changes in regional employment and population? The case of Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (3), pp.145-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2240,320 +2240,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation spatiale des dépenses communales en matière d’équipements publics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban growth effects on rural population, export and service employment : evidence from eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Lecat</w:t>
+                <w:t xml:space="preserve">S. Henry Mark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4), pp.779-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-006-0069-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660081v1</w:t>
+                <w:t xml:space="preserve">hal-02664701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban growth effects on rural population, export and service employment : evidence from eastern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Henry Mark</w:t>
+                <w:t xml:space="preserve">Différenciation spatiale des dépenses communales en matière d’équipements publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lecat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18-19 (1-2), pp.209-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664701v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution récente de l'emploi industriel dans les territoires ruraux et urbains : une analyse structurelle géographique sur données françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.3-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2572,286 +2572,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital public et productivité : quels effets sur les disparités régionales ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+                <w:t xml:space="preserve">L'espace à dominante rurale bourguignon : vers une stabilisation de la population et des emplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 113 (6), pp.851-880</w:t>
+              <w:t xml:space="preserve">INSEE Bourgogne. Dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 98, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670161v1</w:t>
+                <w:t xml:space="preserve">hal-02676471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace à dominante rurale bourguignon : vers une stabilisation de la population et des emplois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+                <w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSEE Bourgogne. Dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 98, pp.1-6</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676471v1</w:t>
+                <w:t xml:space="preserve">hal-02670025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Capital public et productivité : quels effets sur les disparités régionales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 113 (6), pp.851-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670025v1</w:t>
+                <w:t xml:space="preserve">hal-02670161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle variability in the microeconomic determinants of urban-rural migration</w:t>
               </w:r>
@@ -2863,51 +2863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 57 (1), pp.31-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3027,51 +3027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial econometric models for simultaneous systems : application to rural community growth in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (282), pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2/03, Non paginé / 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3745,51 +3745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des activités agricoles et agroalimentaires dans les économies rurales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3827,51 +3827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités économiques du monde rural et leurs dynamiques récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,77 +4457,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration urbaine, dispersion périurbaine et rurale de l'emploi industriel : une analyse structurelle géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concentration économique et ségrégation spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck University, 2005, 2-8041-4877-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4696,198 +4696,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D4.1 Final Version Case Study FR-3 Parc National des Cévennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lataste</w:t>
+                <w:t xml:space="preserve">D4.1 Final Version Case Study FR-1 Pays de Langres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794083v1</w:t>
+                <w:t xml:space="preserve">hal-02792668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D4.1 Final Version Case Study FR-1 Pays de Langres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lépicier</w:t>
+                <w:t xml:space="preserve">D4.1 Final Version Case Study FR-3 Parc National des Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792668v1</w:t>
+                <w:t xml:space="preserve">hal-02794083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’usage réglementaire du sol. Comment sélectionner les zones à préserver ?</w:t>
               </w:r>
@@ -5117,51 +5117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation du zonage en aires urbaines et de son complément rural : définitions, résultats, analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5387,51 +5387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.878798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vobeck&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.698" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MZT2KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ga&#235;l Lataste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02483226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.07.033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Callois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616688.2016.1221985" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.878798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vobeck&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.698" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2MZT2KL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2164828X.2012.757220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lecat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794083v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>