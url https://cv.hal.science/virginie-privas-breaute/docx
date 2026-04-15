--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Privas-Bréauté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginie-privas-breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2348-9534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124190308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (19-2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging the Dematerialised Body of the Language Learner: Virtual Reality as a Promising enactive Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 41 N°1, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.9830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la réalité virtuelle dans les formations d’enseignants en langues : Dispositif innovant immersif inscrit dans un paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/22336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la réalité virtuelle dans les formations d’enseignants en langues : Dispositif innovant immersif inscrit dans un paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle comme vecteur d’immersion pour apprendre les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Transmission et vecteurs/vectors, 34, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la valeur didactique du jeu théâtral en cours de « qualité linguistique de la langue orale » par divers étudiants anglicistes de Master 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17-3 (17-3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.8406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real and perceived affordances of Immersive Virtual Environments in a language teacher-training context: effects on the design of learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Docência e Cibercultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.83-111. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/redoc.2020.56752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle comme vecteur d'immersion pour apprendre les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Transmission &amp; vecteurs/vectors, 34, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual reality to the university self-access language centre. Brave new world or passing fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Language Policy = Revue européenne de politique linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities in a French Undergraduate Business School to Manage Speaking Anxiety in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenario: A Journal for Performative Teaching, Learning, Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XIII (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33178/scenario.13.2.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu et les techniques dramatiques en classe de langue : Un levier pour la co-construction des compétences professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mélanges Crapel, numéro Varia, 38 (2), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement cognitif et apprentissage de l’anglais langue des affaires en IUT à travers le jeu : utilisation des mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an avatar to become a « spect-actor » of one's learning of English for specific purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROcall Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.40-52. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall.2016.5695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’anglais par le jeu dramatique et les techniques dramatiques en IUT : dispositifs de professionnalisation et de socialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e nuova didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes virtuels : Des dispositifs de création innovants pour développer les compétences générales et langagières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouvelles voies / nouvelles voix - New Ways / New Voices, 27, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour du didactisme brechtien et de la résistance post-coloniale : &amp;quot;Protestants&amp;quot; (2004) de Robert Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Postcolonialist </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAMATIC ACTIVITIES AND ICTE IN LANGUAGE ACQUISITION: LEARNING A FOREIGN LANGUAGE FOR PROFESSIONAL/SPECIFIC PURPOSES THROUGH ROLE PLAYS AND ONLINE GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Research in Education and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D' &amp;quot;enseignant&amp;quot; à &amp;quot;facilitateur d'apprentissage&amp;quot; : Retracer les contours de la profession d'enseignant de langues vivantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trinity of a New Age: Three struggling Women in Anne Devlin's&amp;quot; Ourselves Alone&amp;quot; (1986) and &amp;quot;After Easter&amp;quot; (1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu dramatique comme dispositif de consolidation des compétences en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex‐centric Didactic Drama: Owen McCafferty’s &amp;quot;Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Irlandesi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ex-centric Ireland, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Utilisation de la musique dans le théâtre contemporain en Irlande du Nord Les pièces de Christina Reid (Tea in a China Cup, 1983), Stewart Parker (Pentcost, 1987) et Marie Jones (A Night in November, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-centric Didactic Drama: Owen McCafferty's Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Irlandesi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following in Caryl Churchill’s footsteps: Rona Munro’s neo-Brechtian Didactic Paratext in Pandas (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Irish and Scottish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Contested Witnesses in Irish and Scottish literature, 7 (1), pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawe, Gerald & Maria Johnston, Clare Wallace (dirs.), &amp;quot;Stewart Parker, Dramatis Personae & Other Writings&amp;quot;, Litteraria Pragensia, Prague: 2008 Wallace, Clare (dir). &amp;quot;Stewart Parker, Television Plays&amp;quot;. Litteraria Pragensia, Prague: 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European English Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXI (1), pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to “Reshape the Contours of Northern Irish Drama”? The Neo- Brechtian Use of Music in The Belle of The Belfast City (1989) by Christina Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to 'reshape the Contours of Northern Irish Drama'? The Neo-Brechtian Use of Music in The Belle of The Belfast City by Christina Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.185-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonergan, Patrick (dir.), The Methuen Drama Anthology of Irish Plays. London: Methuen Drama, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36-1, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Lueur d'espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénations et Guérisons dans After Easter de Anne Devlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-LLA - Revue électronique des doctorants en Langues, Lettres et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Lueur d'espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lueur d’espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Doctoriales VII, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojo Mickybo de Owen McCafferty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimmer of hope in the heart of the Northern Irish Troubles: Pentecost by Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monological Drama to reshape the Northern Irish Identity: 'A Night in November' by Marie Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Irlandeses Journal of Irish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millar, Adrian, &amp;quot;Socio-ideological Fantasy and the Northern Ireland Conflict. The Other Side&amp;quot;. Manchester: Manchester University Press, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1), pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAXIA - Protocole de réflexion et d'analyse des usages de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer en langues : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Drama in Foreign Language Teacher Education: a Participatory Action- Research Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Drama Education Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques théâtrales pour un apprentissage/ enseignement des langues par l’action et la co-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e congrès de l’APLIUT - Les pédagogies actives en langue de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, Jun 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vécu phénoménologique au prisme de la focalisation dans le théâtre immersif augmenté pour explorer le développement des compétences des apprenants d'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality in an Enactive Paradigm: Introducing New Educational Immersive Environments in Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in English teaching and learning within virtual &amp; digital spaces: Mutations and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDAA, Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immersion théâtrale au cœur de la transmission d’expériences phénoménologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62 ème congrès de la SAES( Société des Anglicistes de l’Enseignement Supérieur )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre immersif (dans le métavers) pour l’apprentissage/ enseignement des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe colloque international de l’ADCUEFE-CAMPUS FLE, Jun 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassembled, Slightly Askew, la promesse de vivre une expérience incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre participatif anglophone, une forme de théâtre engagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Drugeon, Emeline Jouve, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama and other Artistic Practices as Enactive Pedagogical Devices to Learn how to Teach English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drama for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Drama in Education Association, Jul 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la formation des futurs enseignants de langues vivantes aux techniques théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chanyueh Liu (Docteur-Inalco), Cristina Birsan (Responsable administrative-Plidam), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage des langues et la réalité virtuelle : réel développement de compétences en autonomie ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delcloque-Le Banner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Ranacles - Rassemblement national des centres de langues de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Molle, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les pratiques immersives en formation en anglais à l'université: Pratiques théâtrales et environnements virtuels immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance des «RenaissanceS» virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2021, Tours (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans la réalité virtuelle : Au-delà de l'effet ‘wow’, étude comparée des technologies immersives pour l'apprentissage des langues en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities to Support Oral Communication and Interaction in English Language Learning in French Higher Education: Still a long way to go...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual conference Drama in Education days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zug, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les pratiques immersives en formation en anglais à l’université: Jeu de rôle et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES Tours 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually Real Stimulations in English for Professional Purposes (EPP): Promising Leads for Language and Soft Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Seto Yibokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall 2021: CALL &amp; Professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et enseignement-apprentissage de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tea times de l'ARDAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans la réalité virtuelle : au-delà de l'effet « wow », étude des technologies immersives sur l'embodiment en situation d'utilisation d'une L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6061164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels médiateurs des effets d’embodiment dans les environnements virtuels immersifs pour l’apprentissage des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Friburg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Immersive Virtual Environments in an Enactive Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of multilingualism in the digital public space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle 3D en soutien des apprentissages de langues : le rôle du contexte de communication dans les environnements immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education 4.1, Distances, Médiations des Savoirs et des Formations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle dans les formations d’enseignants en langues : dispositif innovant immersif inscrit dans le paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des (futur·.e·.s) enseignant·.e·.s de FLE à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle et la théorie des savoirs incorporés, mise en scène du corps dématérialisé pour l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, May 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques immersives en soutien à l’apprentissage / enseignement des langues : la réalité virtuelle, un gadget ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire de l’UMR 7118 – ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène du corps dématérialisé de l’apprenant : La réalité virtuelle peut-elle s’inscrire dans un paradigme enactif pour soutenir l’apprentissage des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Environnements virtuels immersifs pour l’apprentissage de l’anglais dans un paradigme enactif : quelle place pour l’empathie et les émotions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Empathie et Bienveillance au coeur des apprentissages, Université Paris-Est Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements virtuels immersifs pour l’apprentissage de l’anglais dans un paradigme enactif : Quelle place pour l’empathie et les émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et Bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to support oral communication and interaction in English in French higher education: still a long way to go…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth annual Drama in Education Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zug, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction humaine instrumentée (jeu dramatique et création d’avatars dans les mondes virtuels) : forces et faiblesses de dispositifs pédagogiques innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’introduction du jeu théâtral en classe de langue dans l’enseignement supérieur : une révolution en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Paris-Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to create a positive learning environment in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the task</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities to create a positive Language Learning Environment in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international APROLÍNGUAS, Porto (PT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la valeur didactique du jeu dramatique en classe de langue par divers étudiants de Master 2 anglais : une révolution en action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques dramatiques en classe de langue, un levier pour la co-construction des compétences professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, « Construction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur didactique du jeu dramatique en anglais : développement cognitif de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire - « Des jeux au service des apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner les langues vivantes : les mondes virtuels, des dispositifs pédagogiques de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Lairdil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux en ligne et création d’avatars pour l’apprentissage de l’anglais de spécialité, dispositif de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Les langues et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAMATIC ACTIVITIES and ICTE IN LANGUAGE ACQUISITION: LEARNING a FOREIGN LANGUAGE FOR PROFESSIONAL/SPECIFIC PURPOSES THROUGH ROLE PLAYS AND ONLINE GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu dramatique dans l’apprentissage des langues à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA - International Drama in Education Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ “ enseignant ” à “ facilitateur d’apprentissage ” ? : Évolution de la profession et du rôle du professeur de langues vivantes étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu Dramatique et plateforme numérique pédagogique : dispositifs complémentaires de consolidation des compétences langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pratiques théâtrales dans l’apprentissage des langues : Institutionnalisation et enjeux de formation au niveau européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-centric Acts of Resistance in neo-Brechtian Didactic Drama: Owen McCafferty’s &amp;quot;Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Conference for Irish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Penn State Abington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker et Anne Devlin Porte- parole d'une génération en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lyon, France. pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Belfast d'Anne Devlin, entre Enfer et Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville et ses représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements virtuels immersifs pour l'apprentissage des langues dans un paradigme enactif : quelle place pour l'empathie et les émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to create a positive language learning environment in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para lá da tarefa: implicar os estudantes na aprendizagem de línguas estrangeiras no ensino superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras da Universidade do Porto, pp.292-309, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/9789898969217/paraa16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words, always words, but no action&amp;quot;...? The actor's body as a heterotopic language calling for reconciliations in Bill Morrison's &amp;quot;The Marriage&amp;quot; (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staging Thought : Essays on Irish Theatre, Scholarship and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Langs Publisher, pp.93-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Words, always Words, but no Action”?: the Actor’s Body as a Heterotopic Language in Bill Morrison’s &amp;quot;The Marriage&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhona Trench. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staging Thought: Essays on Irish Theatre, Scholarship and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publishers, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Northern Irish Drama after the GFA Brechtian Epic Elements in &amp;quot;The Force of Change&amp;quot; (2000) by Gary Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corrado Neri; Florent Villard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global fences : literatures, limits, borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études transtextuelles et transculturelles; Université Jean Moulin-Lyon 3, pp.213-225, 2011, 978-2-916377-99-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker (1941-1988) et Anne Devlin (1951-) : Porte-parole d’une génération en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur l’autre, discours sur soi. Constructions identitaires face à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université Jean Moulin Lyon 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Belfast d’Anne Devlin, entre Enfer et Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes de Pierres, de Toile et de Papier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université Jean Moulin – Lyon 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardieu, C. & Eells, E. (dir., 2018), Livre Blanc de la formation en études anglophones. Commission Formations de la Société des Anglicistes de l'Enseignement Supérieur, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche form’action participative : modéliser l’émergence du savoir chez de futurs enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Interaction humaine instrumentée au service de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dramatique et plateforme pédagogique : Dispositifs complémentaires de consolidation des compétences en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic activities and ICTE in language acquisition:
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Privas-Bréauté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginie-privas-breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2348-9534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124190308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging the Dematerialised Body of the Language Learner: Virtual Reality as a Promising enactive Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 41 N°1, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.9830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (19-2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la réalité virtuelle dans les formations d’enseignants en langues : Dispositif innovant immersif inscrit dans un paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/22336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la réalité virtuelle dans les formations d’enseignants en langues : Dispositif innovant immersif inscrit dans un paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle comme vecteur d’immersion pour apprendre les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Transmission et vecteurs/vectors, 34, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la valeur didactique du jeu théâtral en cours de « qualité linguistique de la langue orale » par divers étudiants anglicistes de Master 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17-3 (17-3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.8406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real and perceived affordances of Immersive Virtual Environments in a language teacher-training context: effects on the design of learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Docência e Cibercultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.83-111. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/redoc.2020.56752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle comme vecteur d'immersion pour apprendre les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Transmission &amp; vecteurs/vectors, 34, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual reality to the university self-access language centre. Brave new world or passing fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Language Policy = Revue européenne de politique linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities in a French Undergraduate Business School to Manage Speaking Anxiety in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenario: A Journal for Performative Teaching, Learning, Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XIII (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33178/scenario.13.2.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu et les techniques dramatiques en classe de langue : Un levier pour la co-construction des compétences professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mélanges Crapel, numéro Varia, 38 (2), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement cognitif et apprentissage de l’anglais langue des affaires en IUT à travers le jeu : utilisation des mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an avatar to become a « spect-actor » of one's learning of English for specific purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROcall Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.40-52. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall.2016.5695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’anglais par le jeu dramatique et les techniques dramatiques en IUT : dispositifs de professionnalisation et de socialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e nuova didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes virtuels : Des dispositifs de création innovants pour développer les compétences générales et langagières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouvelles voies / nouvelles voix - New Ways / New Voices, 27, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour du didactisme brechtien et de la résistance post-coloniale : &amp;quot;Protestants&amp;quot; (2004) de Robert Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Postcolonialist </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAMATIC ACTIVITIES AND ICTE IN LANGUAGE ACQUISITION: LEARNING A FOREIGN LANGUAGE FOR PROFESSIONAL/SPECIFIC PURPOSES THROUGH ROLE PLAYS AND ONLINE GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Research in Education and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D' &amp;quot;enseignant&amp;quot; à &amp;quot;facilitateur d'apprentissage&amp;quot; : Retracer les contours de la profession d'enseignant de langues vivantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trinity of a New Age: Three struggling Women in Anne Devlin's&amp;quot; Ourselves Alone&amp;quot; (1986) and &amp;quot;After Easter&amp;quot; (1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu dramatique comme dispositif de consolidation des compétences en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex‐centric Didactic Drama: Owen McCafferty’s &amp;quot;Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Irlandesi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ex-centric Ireland, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Utilisation de la musique dans le théâtre contemporain en Irlande du Nord Les pièces de Christina Reid (Tea in a China Cup, 1983), Stewart Parker (Pentcost, 1987) et Marie Jones (A Night in November, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-centric Didactic Drama: Owen McCafferty's Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Irlandesi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following in Caryl Churchill’s footsteps: Rona Munro’s neo-Brechtian Didactic Paratext in Pandas (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Irish and Scottish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Contested Witnesses in Irish and Scottish literature, 7 (1), pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawe, Gerald & Maria Johnston, Clare Wallace (dirs.), &amp;quot;Stewart Parker, Dramatis Personae & Other Writings&amp;quot;, Litteraria Pragensia, Prague: 2008 Wallace, Clare (dir). &amp;quot;Stewart Parker, Television Plays&amp;quot;. Litteraria Pragensia, Prague: 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European English Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXI (1), pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to “Reshape the Contours of Northern Irish Drama”? The Neo- Brechtian Use of Music in The Belle of The Belfast City (1989) by Christina Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to 'reshape the Contours of Northern Irish Drama'? The Neo-Brechtian Use of Music in The Belle of The Belfast City by Christina Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.185-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonergan, Patrick (dir.), The Methuen Drama Anthology of Irish Plays. London: Methuen Drama, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36-1, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Lueur d'espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénations et Guérisons dans After Easter de Anne Devlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-LLA - Revue électronique des doctorants en Langues, Lettres et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Lueur d'espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lueur d’espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Doctoriales VII, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monological Drama to reshape the Northern Irish Identity: 'A Night in November' by Marie Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Irlandeses Journal of Irish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimmer of hope in the heart of the Northern Irish Troubles: Pentecost by Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojo Mickybo de Owen McCafferty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millar, Adrian, &amp;quot;Socio-ideological Fantasy and the Northern Ireland Conflict. The Other Side&amp;quot;. Manchester: Manchester University Press, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1), pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAXIA - Protocole de réflexion et d'analyse des usages de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer en langues : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Drama in Foreign Language Teacher Education: a Participatory Action- Research Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Drama Education Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques théâtrales pour un apprentissage/ enseignement des langues par l’action et la co-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e congrès de l’APLIUT - Les pédagogies actives en langue de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, Jun 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vécu phénoménologique au prisme de la focalisation dans le théâtre immersif augmenté pour explorer le développement des compétences des apprenants d'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality in an Enactive Paradigm: Introducing New Educational Immersive Environments in Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in English teaching and learning within virtual &amp; digital spaces: Mutations and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDAA, Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immersion théâtrale au cœur de la transmission d’expériences phénoménologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62 ème congrès de la SAES( Société des Anglicistes de l’Enseignement Supérieur )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre immersif (dans le métavers) pour l’apprentissage/ enseignement des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe colloque international de l’ADCUEFE-CAMPUS FLE, Jun 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassembled, Slightly Askew, la promesse de vivre une expérience incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre participatif anglophone, une forme de théâtre engagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Drugeon, Emeline Jouve, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la formation des futurs enseignants de langues vivantes aux techniques théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chanyueh Liu (Docteur-Inalco), Cristina Birsan (Responsable administrative-Plidam), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama and other Artistic Practices as Enactive Pedagogical Devices to Learn how to Teach English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drama for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Drama in Education Association, Jul 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage des langues et la réalité virtuelle : réel développement de compétences en autonomie ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delcloque-Le Banner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Ranacles - Rassemblement national des centres de langues de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Molle, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities to Support Oral Communication and Interaction in English Language Learning in French Higher Education: Still a long way to go...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual conference Drama in Education days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zug, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les pratiques immersives en formation en anglais à l’université: Jeu de rôle et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES Tours 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually Real Stimulations in English for Professional Purposes (EPP): Promising Leads for Language and Soft Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Seto Yibokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall 2021: CALL &amp; Professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans la réalité virtuelle : Au-delà de l'effet ‘wow’, étude comparée des technologies immersives pour l'apprentissage des langues en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les pratiques immersives en formation en anglais à l'université: Pratiques théâtrales et environnements virtuels immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance des «RenaissanceS» virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2021, Tours (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et enseignement-apprentissage de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tea times de l'ARDAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans la réalité virtuelle : au-delà de l'effet « wow », étude des technologies immersives sur l'embodiment en situation d'utilisation d'une L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6061164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels médiateurs des effets d’embodiment dans les environnements virtuels immersifs pour l’apprentissage des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Friburg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Immersive Virtual Environments in an Enactive Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of multilingualism in the digital public space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle 3D en soutien des apprentissages de langues : le rôle du contexte de communication dans les environnements immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education 4.1, Distances, Médiations des Savoirs et des Formations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle dans les formations d’enseignants en langues : dispositif innovant immersif inscrit dans le paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des (futur·.e·.s) enseignant·.e·.s de FLE à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle et la théorie des savoirs incorporés, mise en scène du corps dématérialisé pour l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, May 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène du corps dématérialisé de l’apprenant : La réalité virtuelle peut-elle s’inscrire dans un paradigme enactif pour soutenir l’apprentissage des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques immersives en soutien à l’apprentissage / enseignement des langues : la réalité virtuelle, un gadget ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire de l’UMR 7118 – ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Environnements virtuels immersifs pour l’apprentissage de l’anglais dans un paradigme enactif : quelle place pour l’empathie et les émotions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Empathie et Bienveillance au coeur des apprentissages, Université Paris-Est Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements virtuels immersifs pour l’apprentissage de l’anglais dans un paradigme enactif : Quelle place pour l’empathie et les émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et Bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to support oral communication and interaction in English in French higher education: still a long way to go…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth annual Drama in Education Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zug, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction humaine instrumentée (jeu dramatique et création d’avatars dans les mondes virtuels) : forces et faiblesses de dispositifs pédagogiques innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’introduction du jeu théâtral en classe de langue dans l’enseignement supérieur : une révolution en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Paris-Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to create a positive learning environment in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the task</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities to create a positive Language Learning Environment in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international APROLÍNGUAS, Porto (PT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la valeur didactique du jeu dramatique en classe de langue par divers étudiants de Master 2 anglais : une révolution en action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques dramatiques en classe de langue, un levier pour la co-construction des compétences professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, « Construction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur didactique du jeu dramatique en anglais : développement cognitif de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire - « Des jeux au service des apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner les langues vivantes : les mondes virtuels, des dispositifs pédagogiques de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Lairdil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux en ligne et création d’avatars pour l’apprentissage de l’anglais de spécialité, dispositif de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Les langues et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAMATIC ACTIVITIES and ICTE IN LANGUAGE ACQUISITION: LEARNING a FOREIGN LANGUAGE FOR PROFESSIONAL/SPECIFIC PURPOSES THROUGH ROLE PLAYS AND ONLINE GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu dramatique dans l’apprentissage des langues à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA - International Drama in Education Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ “ enseignant ” à “ facilitateur d’apprentissage ” ? : Évolution de la profession et du rôle du professeur de langues vivantes étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu Dramatique et plateforme numérique pédagogique : dispositifs complémentaires de consolidation des compétences langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pratiques théâtrales dans l’apprentissage des langues : Institutionnalisation et enjeux de formation au niveau européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-centric Acts of Resistance in neo-Brechtian Didactic Drama: Owen McCafferty’s &amp;quot;Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Conference for Irish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Penn State Abington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker et Anne Devlin Porte- parole d'une génération en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lyon, France. pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Belfast d'Anne Devlin, entre Enfer et Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville et ses représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements virtuels immersifs pour l'apprentissage des langues dans un paradigme enactif : quelle place pour l'empathie et les émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to create a positive language learning environment in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para lá da tarefa: implicar os estudantes na aprendizagem de línguas estrangeiras no ensino superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras da Universidade do Porto, pp.292-309, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/9789898969217/paraa16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words, always words, but no action&amp;quot;...? The actor's body as a heterotopic language calling for reconciliations in Bill Morrison's &amp;quot;The Marriage&amp;quot; (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staging Thought : Essays on Irish Theatre, Scholarship and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Langs Publisher, pp.93-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Words, always Words, but no Action”?: the Actor’s Body as a Heterotopic Language in Bill Morrison’s &amp;quot;The Marriage&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhona Trench. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staging Thought: Essays on Irish Theatre, Scholarship and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publishers, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Northern Irish Drama after the GFA Brechtian Epic Elements in &amp;quot;The Force of Change&amp;quot; (2000) by Gary Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corrado Neri; Florent Villard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global fences : literatures, limits, borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études transtextuelles et transculturelles; Université Jean Moulin-Lyon 3, pp.213-225, 2011, 978-2-916377-99-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker (1941-1988) et Anne Devlin (1951-) : Porte-parole d’une génération en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur l’autre, discours sur soi. Constructions identitaires face à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université Jean Moulin Lyon 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Belfast d’Anne Devlin, entre Enfer et Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes de Pierres, de Toile et de Papier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université Jean Moulin – Lyon 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardieu, C. & Eells, E. (dir., 2018), Livre Blanc de la formation en études anglophones. Commission Formations de la Société des Anglicistes de l'Enseignement Supérieur, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche form’action participative : modéliser l’émergence du savoir chez de futurs enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Interaction humaine instrumentée au service de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dramatique et plateforme pédagogique : Dispositifs complémentaires de consolidation des compétences en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic activities and ICTE in language acquisition:
 Learning a foreign language for professional/specific purposes through Role Plays and Online Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiet ‘Rehearsal for the Revolution’: &amp;quot;Quietly&amp;quot; (2012) by Owen McCafferty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the Northern Irish Troubles in France: Teaching English as a Foreign Language through Gary Mitchell's Loyal Women (2003) along the Common European Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping the contours of Northern Irish drama: Didactic Fragmentation in Owen McCafferty's &amp;quot;Scenes from the Big Picture&amp;quot; (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D' &amp;quot;enseignant&amp;quot; à &amp;quot;facilitateur d'apprentissage&amp;quot; : Retracer les contours de la profession d'enseignant de langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu dramatique dans l'apprentissage des langues à l'école primaire: une découverte linguistique et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trinity of a new Age: Three struggling Women in Anne Devlin's &amp;quot;Ourselves Alone&amp;quot; (1986) and &amp;quot;After Easter&amp;quot; (1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic Fragmentation in &amp;quot;Scenes from the Big Picture&amp;quot; (2003) by Owen McCafferty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devlin's &amp;quot;Ourselves Alone&amp;quot; (1987) and &amp;quot;After Easter&amp;quot; (1994): autobiographical plays?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker's Belfast: Babylon or New Jerusalem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une &amp;quot;foi&amp;quot; à Belfast (Irlande du Nord). &amp;quot;Pentecôte&amp;quot; (1987) et &amp;quot;Après Pâques&amp;quot; (1994) : expression du sentiment religieux dans deux oeuvres dramatiques de Stewart Parker (1941-1988) et Anne Devlin (1951-).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Jean Moulin - Lyon III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00441204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Recueil de données à l'analyse des corpus en didactique des langues: Éthique, procédure, outils, moyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion dans le conflit nord-irlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 9782823118964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion dans le conflit nord-irlandais : Le théâtre didactique de Stewart Parker (1941-1988) et Anne Devlin (1951-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Persée, 2018, 978-2-8231-1896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02961207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C79035D"/>
+    <w:nsid w:val="1623A200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-privas-breaute" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2348-9534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124190308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10924" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9830" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G8FLZW4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03118515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/redoc.2020.56752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33178/scenario.13.2.10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T4SZB68R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall.2016.5695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas Breaute" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delcloque-Le Banner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03715028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6061164" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473445v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/9789898969217/paraa16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moiraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935793v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071471v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-privas-breaute" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2348-9534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124190308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9830" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G8FLZW4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03118515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/redoc.2020.56752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33178/scenario.13.2.10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T4SZB68R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall.2016.5695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas Breaute" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808365v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delcloque-Le Banner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03715028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6061164" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/9789898969217/paraa16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moiraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935793v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071471v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>