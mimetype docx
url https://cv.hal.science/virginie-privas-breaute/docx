--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Privas-Bréauté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginie-privas-breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2348-9534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124190308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging the Dematerialised Body of the Language Learner: Virtual Reality as a Promising enactive Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 41 N°1, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.9830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (19-2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la réalité virtuelle dans les formations d’enseignants en langues : Dispositif innovant immersif inscrit dans un paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/22336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la réalité virtuelle dans les formations d’enseignants en langues : Dispositif innovant immersif inscrit dans un paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle comme vecteur d’immersion pour apprendre les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Transmission et vecteurs/vectors, 34, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la valeur didactique du jeu théâtral en cours de « qualité linguistique de la langue orale » par divers étudiants anglicistes de Master 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17-3 (17-3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.8406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real and perceived affordances of Immersive Virtual Environments in a language teacher-training context: effects on the design of learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Docência e Cibercultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.83-111. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/redoc.2020.56752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle comme vecteur d'immersion pour apprendre les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Transmission &amp; vecteurs/vectors, 34, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual reality to the university self-access language centre. Brave new world or passing fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Language Policy = Revue européenne de politique linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities in a French Undergraduate Business School to Manage Speaking Anxiety in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenario: A Journal for Performative Teaching, Learning, Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XIII (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33178/scenario.13.2.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu et les techniques dramatiques en classe de langue : Un levier pour la co-construction des compétences professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mélanges Crapel, numéro Varia, 38 (2), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement cognitif et apprentissage de l’anglais langue des affaires en IUT à travers le jeu : utilisation des mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an avatar to become a « spect-actor » of one's learning of English for specific purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROcall Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.40-52. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall.2016.5695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’anglais par le jeu dramatique et les techniques dramatiques en IUT : dispositifs de professionnalisation et de socialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e nuova didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes virtuels : Des dispositifs de création innovants pour développer les compétences générales et langagières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouvelles voies / nouvelles voix - New Ways / New Voices, 27, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour du didactisme brechtien et de la résistance post-coloniale : &amp;quot;Protestants&amp;quot; (2004) de Robert Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Postcolonialist </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAMATIC ACTIVITIES AND ICTE IN LANGUAGE ACQUISITION: LEARNING A FOREIGN LANGUAGE FOR PROFESSIONAL/SPECIFIC PURPOSES THROUGH ROLE PLAYS AND ONLINE GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Research in Education and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D' &amp;quot;enseignant&amp;quot; à &amp;quot;facilitateur d'apprentissage&amp;quot; : Retracer les contours de la profession d'enseignant de langues vivantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trinity of a New Age: Three struggling Women in Anne Devlin's&amp;quot; Ourselves Alone&amp;quot; (1986) and &amp;quot;After Easter&amp;quot; (1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu dramatique comme dispositif de consolidation des compétences en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex‐centric Didactic Drama: Owen McCafferty’s &amp;quot;Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Irlandesi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ex-centric Ireland, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Utilisation de la musique dans le théâtre contemporain en Irlande du Nord Les pièces de Christina Reid (Tea in a China Cup, 1983), Stewart Parker (Pentcost, 1987) et Marie Jones (A Night in November, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-centric Didactic Drama: Owen McCafferty's Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Irlandesi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following in Caryl Churchill’s footsteps: Rona Munro’s neo-Brechtian Didactic Paratext in Pandas (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Irish and Scottish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Contested Witnesses in Irish and Scottish literature, 7 (1), pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawe, Gerald & Maria Johnston, Clare Wallace (dirs.), &amp;quot;Stewart Parker, Dramatis Personae & Other Writings&amp;quot;, Litteraria Pragensia, Prague: 2008 Wallace, Clare (dir). &amp;quot;Stewart Parker, Television Plays&amp;quot;. Litteraria Pragensia, Prague: 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European English Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXI (1), pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to “Reshape the Contours of Northern Irish Drama”? The Neo- Brechtian Use of Music in The Belle of The Belfast City (1989) by Christina Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to 'reshape the Contours of Northern Irish Drama'? The Neo-Brechtian Use of Music in The Belle of The Belfast City by Christina Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.185-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonergan, Patrick (dir.), The Methuen Drama Anthology of Irish Plays. London: Methuen Drama, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36-1, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Lueur d'espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénations et Guérisons dans After Easter de Anne Devlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-LLA - Revue électronique des doctorants en Langues, Lettres et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Lueur d'espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lueur d’espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Doctoriales VII, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monological Drama to reshape the Northern Irish Identity: 'A Night in November' by Marie Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Irlandeses Journal of Irish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimmer of hope in the heart of the Northern Irish Troubles: Pentecost by Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojo Mickybo de Owen McCafferty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millar, Adrian, &amp;quot;Socio-ideological Fantasy and the Northern Ireland Conflict. The Other Side&amp;quot;. Manchester: Manchester University Press, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1), pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAXIA - Protocole de réflexion et d'analyse des usages de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer en langues : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Drama in Foreign Language Teacher Education: a Participatory Action- Research Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Drama Education Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques théâtrales pour un apprentissage/ enseignement des langues par l’action et la co-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e congrès de l’APLIUT - Les pédagogies actives en langue de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, Jun 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vécu phénoménologique au prisme de la focalisation dans le théâtre immersif augmenté pour explorer le développement des compétences des apprenants d'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality in an Enactive Paradigm: Introducing New Educational Immersive Environments in Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in English teaching and learning within virtual &amp; digital spaces: Mutations and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDAA, Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immersion théâtrale au cœur de la transmission d’expériences phénoménologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62 ème congrès de la SAES( Société des Anglicistes de l’Enseignement Supérieur )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre immersif (dans le métavers) pour l’apprentissage/ enseignement des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe colloque international de l’ADCUEFE-CAMPUS FLE, Jun 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassembled, Slightly Askew, la promesse de vivre une expérience incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre participatif anglophone, une forme de théâtre engagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Drugeon, Emeline Jouve, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la formation des futurs enseignants de langues vivantes aux techniques théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chanyueh Liu (Docteur-Inalco), Cristina Birsan (Responsable administrative-Plidam), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama and other Artistic Practices as Enactive Pedagogical Devices to Learn how to Teach English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drama for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Drama in Education Association, Jul 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage des langues et la réalité virtuelle : réel développement de compétences en autonomie ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delcloque-Le Banner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Ranacles - Rassemblement national des centres de langues de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Molle, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities to Support Oral Communication and Interaction in English Language Learning in French Higher Education: Still a long way to go...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual conference Drama in Education days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zug, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les pratiques immersives en formation en anglais à l’université: Jeu de rôle et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES Tours 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually Real Stimulations in English for Professional Purposes (EPP): Promising Leads for Language and Soft Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Seto Yibokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall 2021: CALL &amp; Professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans la réalité virtuelle : Au-delà de l'effet ‘wow’, étude comparée des technologies immersives pour l'apprentissage des langues en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les pratiques immersives en formation en anglais à l'université: Pratiques théâtrales et environnements virtuels immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance des «RenaissanceS» virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2021, Tours (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et enseignement-apprentissage de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tea times de l'ARDAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans la réalité virtuelle : au-delà de l'effet « wow », étude des technologies immersives sur l'embodiment en situation d'utilisation d'une L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6061164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels médiateurs des effets d’embodiment dans les environnements virtuels immersifs pour l’apprentissage des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Friburg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Immersive Virtual Environments in an Enactive Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of multilingualism in the digital public space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle 3D en soutien des apprentissages de langues : le rôle du contexte de communication dans les environnements immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education 4.1, Distances, Médiations des Savoirs et des Formations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle dans les formations d’enseignants en langues : dispositif innovant immersif inscrit dans le paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des (futur·.e·.s) enseignant·.e·.s de FLE à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle et la théorie des savoirs incorporés, mise en scène du corps dématérialisé pour l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, May 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène du corps dématérialisé de l’apprenant : La réalité virtuelle peut-elle s’inscrire dans un paradigme enactif pour soutenir l’apprentissage des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques immersives en soutien à l’apprentissage / enseignement des langues : la réalité virtuelle, un gadget ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire de l’UMR 7118 – ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Environnements virtuels immersifs pour l’apprentissage de l’anglais dans un paradigme enactif : quelle place pour l’empathie et les émotions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Empathie et Bienveillance au coeur des apprentissages, Université Paris-Est Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements virtuels immersifs pour l’apprentissage de l’anglais dans un paradigme enactif : Quelle place pour l’empathie et les émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et Bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to support oral communication and interaction in English in French higher education: still a long way to go…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth annual Drama in Education Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zug, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction humaine instrumentée (jeu dramatique et création d’avatars dans les mondes virtuels) : forces et faiblesses de dispositifs pédagogiques innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’introduction du jeu théâtral en classe de langue dans l’enseignement supérieur : une révolution en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Paris-Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to create a positive learning environment in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the task</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities to create a positive Language Learning Environment in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international APROLÍNGUAS, Porto (PT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la valeur didactique du jeu dramatique en classe de langue par divers étudiants de Master 2 anglais : une révolution en action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques dramatiques en classe de langue, un levier pour la co-construction des compétences professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, « Construction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur didactique du jeu dramatique en anglais : développement cognitif de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire - « Des jeux au service des apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner les langues vivantes : les mondes virtuels, des dispositifs pédagogiques de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Lairdil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux en ligne et création d’avatars pour l’apprentissage de l’anglais de spécialité, dispositif de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Les langues et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAMATIC ACTIVITIES and ICTE IN LANGUAGE ACQUISITION: LEARNING a FOREIGN LANGUAGE FOR PROFESSIONAL/SPECIFIC PURPOSES THROUGH ROLE PLAYS AND ONLINE GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu dramatique dans l’apprentissage des langues à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA - International Drama in Education Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ “ enseignant ” à “ facilitateur d’apprentissage ” ? : Évolution de la profession et du rôle du professeur de langues vivantes étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu Dramatique et plateforme numérique pédagogique : dispositifs complémentaires de consolidation des compétences langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pratiques théâtrales dans l’apprentissage des langues : Institutionnalisation et enjeux de formation au niveau européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-centric Acts of Resistance in neo-Brechtian Didactic Drama: Owen McCafferty’s &amp;quot;Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Conference for Irish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Penn State Abington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker et Anne Devlin Porte- parole d'une génération en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lyon, France. pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Belfast d'Anne Devlin, entre Enfer et Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville et ses représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements virtuels immersifs pour l'apprentissage des langues dans un paradigme enactif : quelle place pour l'empathie et les émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to create a positive language learning environment in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para lá da tarefa: implicar os estudantes na aprendizagem de línguas estrangeiras no ensino superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras da Universidade do Porto, pp.292-309, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/9789898969217/paraa16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words, always words, but no action&amp;quot;...? The actor's body as a heterotopic language calling for reconciliations in Bill Morrison's &amp;quot;The Marriage&amp;quot; (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staging Thought : Essays on Irish Theatre, Scholarship and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Langs Publisher, pp.93-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Words, always Words, but no Action”?: the Actor’s Body as a Heterotopic Language in Bill Morrison’s &amp;quot;The Marriage&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhona Trench. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staging Thought: Essays on Irish Theatre, Scholarship and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publishers, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Northern Irish Drama after the GFA Brechtian Epic Elements in &amp;quot;The Force of Change&amp;quot; (2000) by Gary Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corrado Neri; Florent Villard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global fences : literatures, limits, borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études transtextuelles et transculturelles; Université Jean Moulin-Lyon 3, pp.213-225, 2011, 978-2-916377-99-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker (1941-1988) et Anne Devlin (1951-) : Porte-parole d’une génération en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur l’autre, discours sur soi. Constructions identitaires face à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université Jean Moulin Lyon 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Belfast d’Anne Devlin, entre Enfer et Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes de Pierres, de Toile et de Papier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université Jean Moulin – Lyon 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardieu, C. & Eells, E. (dir., 2018), Livre Blanc de la formation en études anglophones. Commission Formations de la Société des Anglicistes de l'Enseignement Supérieur, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche form’action participative : modéliser l’émergence du savoir chez de futurs enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Interaction humaine instrumentée au service de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dramatique et plateforme pédagogique : Dispositifs complémentaires de consolidation des compétences en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic activities and ICTE in language acquisition:
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Privas-Bréauté </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginie-privas-breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2348-9534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124190308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (19-2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.10924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging the Dematerialised Body of the Language Learner: Virtual Reality as a Promising enactive Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 41 N°1, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.9830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action participative à l'épreuve des communautés de pratiques en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corvasce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.101-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la réalité virtuelle dans les formations d’enseignants en langues : Dispositif innovant immersif inscrit dans un paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/22336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la réalité virtuelle dans les formations d’enseignants en langues : Dispositif innovant immersif inscrit dans un paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle comme vecteur d’immersion pour apprendre les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Transmission et vecteurs/vectors, 34, pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la valeur didactique du jeu théâtral en cours de « qualité linguistique de la langue orale » par divers étudiants anglicistes de Master 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en didactique des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17-3 (17-3), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.8406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real and perceived affordances of Immersive Virtual Environments in a language teacher-training context: effects on the design of learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Docência e Cibercultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.83-111. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/redoc.2020.56752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle comme vecteur d'immersion pour apprendre les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Transmission &amp; vecteurs/vectors, 34, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding virtual reality to the university self-access language centre. Brave new world or passing fad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Language Policy = Revue européenne de politique linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities in a French Undergraduate Business School to Manage Speaking Anxiety in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenario: A Journal for Performative Teaching, Learning, Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XIII (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33178/scenario.13.2.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu et les techniques dramatiques en classe de langue : Un levier pour la co-construction des compétences professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mélanges Crapel, numéro Varia, 38 (2), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement cognitif et apprentissage de l’anglais langue des affaires en IUT à travers le jeu : utilisation des mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), non paginé. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an avatar to become a « spect-actor » of one's learning of English for specific purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROcall Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.40-52. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall.2016.5695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de l’anglais par le jeu dramatique et les techniques dramatiques en IUT : dispositifs de professionnalisation et de socialisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua e nuova didattica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes virtuels : Des dispositifs de création innovants pour développer les compétences générales et langagières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouvelles voies / nouvelles voix - New Ways / New Voices, 27, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour du didactisme brechtien et de la résistance post-coloniale : &amp;quot;Protestants&amp;quot; (2004) de Robert Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Postcolonialist </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAMATIC ACTIVITIES AND ICTE IN LANGUAGE ACQUISITION: LEARNING A FOREIGN LANGUAGE FOR PROFESSIONAL/SPECIFIC PURPOSES THROUGH ROLE PLAYS AND ONLINE GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Research in Education and Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D' &amp;quot;enseignant&amp;quot; à &amp;quot;facilitateur d'apprentissage&amp;quot; : Retracer les contours de la profession d'enseignant de langues vivantes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trinity of a New Age: Three struggling Women in Anne Devlin's&amp;quot; Ourselves Alone&amp;quot; (1986) and &amp;quot;After Easter&amp;quot; (1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Universitatis Lodziensis. Folia Litteraria Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu dramatique comme dispositif de consolidation des compétences en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.58-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex‐centric Didactic Drama: Owen McCafferty’s &amp;quot;Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Irlandesi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ex-centric Ireland, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Utilisation de la musique dans le théâtre contemporain en Irlande du Nord Les pièces de Christina Reid (Tea in a China Cup, 1983), Stewart Parker (Pentcost, 1987) et Marie Jones (A Night in November, 1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-centric Didactic Drama: Owen McCafferty's Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Irlandesi </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following in Caryl Churchill’s footsteps: Rona Munro’s neo-Brechtian Didactic Paratext in Pandas (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Irish and Scottish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Contested Witnesses in Irish and Scottish literature, 7 (1), pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01163136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawe, Gerald & Maria Johnston, Clare Wallace (dirs.), &amp;quot;Stewart Parker, Dramatis Personae & Other Writings&amp;quot;, Litteraria Pragensia, Prague: 2008 Wallace, Clare (dir). &amp;quot;Stewart Parker, Television Plays&amp;quot;. Litteraria Pragensia, Prague: 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European English Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXI (1), pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to “Reshape the Contours of Northern Irish Drama”? The Neo- Brechtian Use of Music in The Belle of The Belfast City (1989) by Christina Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to 'reshape the Contours of Northern Irish Drama'? The Neo-Brechtian Use of Music in The Belle of The Belfast City by Christina Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.185-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonergan, Patrick (dir.), The Methuen Drama Anthology of Irish Plays. London: Methuen Drama, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36-1, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Lueur d'espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker &amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lueur d’espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Doctoriales VII, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénations et Guérisons dans After Easter de Anne Devlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-LLA - Revue électronique des doctorants en Langues, Lettres et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Lueur d'espoir au cœur des Troubles nord-irlandais : Pentecost de Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monological Drama to reshape the Northern Irish Identity: 'A Night in November' by Marie Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Irlandeses Journal of Irish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimmer of hope in the heart of the Northern Irish Troubles: Pentecost by Stewart Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojo Mickybo de Owen McCafferty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millar, Adrian, &amp;quot;Socio-ideological Fantasy and the Northern Ireland Conflict. The Other Side&amp;quot;. Manchester: Manchester University Press, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études irlandaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1), pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRAXIA - Protocole de réflexion et d'analyse des usages de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer en langues : enjeux, outils et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLV, Dec 2025, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Drama in Foreign Language Teacher Education: a Participatory Action- Research Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Drama Education Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Londres (Grande Bretagne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques théâtrales pour un apprentissage/ enseignement des langues par l’action et la co-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e congrès de l’APLIUT - Les pédagogies actives en langue de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, Jun 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du vécu phénoménologique au prisme de la focalisation dans le théâtre immersif augmenté pour explorer le développement des compétences des apprenants d'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality in an Enactive Paradigm: Introducing New Educational Immersive Environments in Language Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in English teaching and learning within virtual &amp; digital spaces: Mutations and Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDAA, Apr 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de locuteur, identité d’enseignant : le dessin de blason comme outil de conscientisation de soi en formation d’enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’immersion théâtrale au cœur de la transmission d’expériences phénoménologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62 ème congrès de la SAES( Société des Anglicistes de l’Enseignement Supérieur )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre immersif (dans le métavers) pour l’apprentissage/ enseignement des langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages du numérique en FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xe colloque international de l’ADCUEFE-CAMPUS FLE, Jun 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassembled, Slightly Askew, la promesse de vivre une expérience incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre participatif anglophone, une forme de théâtre engagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Drugeon, Emeline Jouve, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama and other Artistic Practices as Enactive Pedagogical Devices to Learn how to Teach English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drama for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Drama in Education Association, Jul 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la formation des futurs enseignants de langues vivantes aux techniques théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chanyueh Liu (Docteur-Inalco), Cristina Birsan (Responsable administrative-Plidam), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage des langues et la réalité virtuelle : réel développement de compétences en autonomie ou illusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Delcloque-Le Banner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Ranacles - Rassemblement national des centres de langues de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Molle, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans la réalité virtuelle : Au-delà de l'effet ‘wow’, étude comparée des technologies immersives pour l'apprentissage des langues en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les pratiques immersives en formation en anglais à l'université: Pratiques théâtrales et environnements virtuels immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance des «RenaissanceS» virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur, Jun 2021, Tours (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities to Support Oral Communication and Interaction in English Language Learning in French Higher Education: Still a long way to go...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual conference Drama in Education days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zug, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre les pratiques immersives en formation en anglais à l’université: Jeu de rôle et réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAES Tours 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtually Real Stimulations in English for Professional Purposes (EPP): Promising Leads for Language and Soft Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmenne Kalyaniwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Seto Yibokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocall 2021: CALL &amp; Professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle et enseignement-apprentissage de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tea times de l'ARDAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interagir dans la réalité virtuelle : au-delà de l'effet « wow », étude des technologies immersives sur l'embodiment en situation d'utilisation d'une L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6061164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les potentiels médiateurs des effets d’embodiment dans les environnements virtuels immersifs pour l’apprentissage des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformations dans le domaine des EIAH : innovations technologiques et d’usage(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Friburg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Immersive Virtual Environments in an Enactive Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of multilingualism in the digital public space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle 3D en soutien des apprentissages de langues : le rôle du contexte de communication dans les environnements immersifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education 4.1, Distances, Médiations des Savoirs et des Formations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle dans les formations d’enseignants en langues : dispositif innovant immersif inscrit dans le paradigme enactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des (futur·.e·.s) enseignant·.e·.s de FLE à l’ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Siegen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité virtuelle et la théorie des savoirs incorporés, mise en scène du corps dématérialisé pour l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLIUT, May 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques immersives en soutien à l’apprentissage / enseignement des langues : la réalité virtuelle, un gadget ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire de l’UMR 7118 – ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène du corps dématérialisé de l’apprenant : La réalité virtuelle peut-elle s’inscrire dans un paradigme enactif pour soutenir l’apprentissage des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Environnements virtuels immersifs pour l’apprentissage de l’anglais dans un paradigme enactif : quelle place pour l’empathie et les émotions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Empathie et Bienveillance au coeur des apprentissages, Université Paris-Est Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements virtuels immersifs pour l’apprentissage de l’anglais dans un paradigme enactif : Quelle place pour l’empathie et les émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie et Bienveillance au coeur des apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to support oral communication and interaction in English in French higher education: still a long way to go…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth annual Drama in Education Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zug, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to create a positive learning environment in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the task</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction humaine instrumentée (jeu dramatique et création d’avatars dans les mondes virtuels) : forces et faiblesses de dispositifs pédagogiques innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'ATILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’introduction du jeu théâtral en classe de langue dans l’enseignement supérieur : une révolution en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Paris-Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama Activities to create a positive Language Learning Environment in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international APROLÍNGUAS, Porto (PT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de la valeur didactique du jeu dramatique en classe de langue par divers étudiants de Master 2 anglais : une révolution en action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques dramatiques en classe de langue, un levier pour la co-construction des compétences professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, « Construction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur didactique du jeu dramatique en anglais : développement cognitif de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude pluridisciplinaire - « Des jeux au service des apprentissages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner les langues vivantes : les mondes virtuels, des dispositifs pédagogiques de professionnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Lairdil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu sérieux en ligne et création d’avatars pour l’apprentissage de l’anglais de spécialité, dispositif de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude - Les langues et le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAMATIC ACTIVITIES and ICTE IN LANGUAGE ACQUISITION: LEARNING a FOREIGN LANGUAGE FOR PROFESSIONAL/SPECIFIC PURPOSES THROUGH ROLE PLAYS AND ONLINE GAMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual congress of AILA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ “ enseignant ” à “ facilitateur d’apprentissage ” ? : Évolution de la profession et du rôle du professeur de langues vivantes étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu dramatique dans l’apprentissage des langues à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEA - International Drama in Education Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu Dramatique et plateforme numérique pédagogique : dispositifs complémentaires de consolidation des compétences langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pratiques théâtrales dans l’apprentissage des langues : Institutionnalisation et enjeux de formation au niveau européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-centric Acts of Resistance in neo-Brechtian Didactic Drama: Owen McCafferty’s &amp;quot;Mojo Mickybo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Conference for Irish Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Penn State Abington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker et Anne Devlin Porte- parole d'une génération en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lyon, France. pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Belfast d'Anne Devlin, entre Enfer et Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ville et ses représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France. pp.67-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements virtuels immersifs pour l'apprentissage des langues dans un paradigme enactif : quelle place pour l'empathie et les émotions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drama activities to create a positive language learning environment in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para lá da tarefa: implicar os estudantes na aprendizagem de línguas estrangeiras no ensino superior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Letras da Universidade do Porto, pp.292-309, 2019, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/9789898969217/paraa16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words, always words, but no action&amp;quot;...? The actor's body as a heterotopic language calling for reconciliations in Bill Morrison's &amp;quot;The Marriage&amp;quot; (1993)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staging Thought : Essays on Irish Theatre, Scholarship and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Langs Publisher, pp.93-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Words, always Words, but no Action”?: the Actor’s Body as a Heterotopic Language in Bill Morrison’s &amp;quot;The Marriage&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhona Trench. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Staging Thought: Essays on Irish Theatre, Scholarship and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publishers, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping Northern Irish Drama after the GFA Brechtian Epic Elements in &amp;quot;The Force of Change&amp;quot; (2000) by Gary Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corrado Neri; Florent Villard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global fences : literatures, limits, borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des études transtextuelles et transculturelles; Université Jean Moulin-Lyon 3, pp.213-225, 2011, 978-2-916377-99-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker (1941-1988) et Anne Devlin (1951-) : Porte-parole d’une génération en péril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur l’autre, discours sur soi. Constructions identitaires face à l’altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université Jean Moulin Lyon 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Belfast d’Anne Devlin, entre Enfer et Paradis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes de Pierres, de Toile et de Papier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Université Jean Moulin – Lyon 3, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03851070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tardieu, C. & Eells, E. (dir., 2018), Livre Blanc de la formation en études anglophones. Commission Formations de la Société des Anglicistes de l'Enseignement Supérieur, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche form’action participative : modéliser l’émergence du savoir chez de futurs enseignants d’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas Breaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Interaction humaine instrumentée au service de la didactique des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dramatique et plateforme pédagogique : Dispositifs complémentaires de consolidation des compétences en anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic activities and ICTE in language acquisition:
 Learning a foreign language for professional/specific purposes through Role Plays and Online Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quiet ‘Rehearsal for the Revolution’: &amp;quot;Quietly&amp;quot; (2012) by Owen McCafferty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the Northern Irish Troubles in France: Teaching English as a Foreign Language through Gary Mitchell's Loyal Women (2003) along the Common European Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping the contours of Northern Irish drama: Didactic Fragmentation in Owen McCafferty's &amp;quot;Scenes from the Big Picture&amp;quot; (2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D' &amp;quot;enseignant&amp;quot; à &amp;quot;facilitateur d'apprentissage&amp;quot; : Retracer les contours de la profession d'enseignant de langues vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu dramatique dans l'apprentissage des langues à l'école primaire: une découverte linguistique et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trinity of a new Age: Three struggling Women in Anne Devlin's &amp;quot;Ourselves Alone&amp;quot; (1986) and &amp;quot;After Easter&amp;quot; (1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic Fragmentation in &amp;quot;Scenes from the Big Picture&amp;quot; (2003) by Owen McCafferty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devlin's &amp;quot;Ourselves Alone&amp;quot; (1987) and &amp;quot;After Easter&amp;quot; (1994): autobiographical plays?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Parker's Belfast: Babylon or New Jerusalem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une &amp;quot;foi&amp;quot; à Belfast (Irlande du Nord). &amp;quot;Pentecôte&amp;quot; (1987) et &amp;quot;Après Pâques&amp;quot; (1994) : expression du sentiment religieux dans deux oeuvres dramatiques de Stewart Parker (1941-1988) et Anne Devlin (1951-).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Jean Moulin - Lyon III, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00441204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Recueil de données à l'analyse des corpus en didactique des langues: Éthique, procédure, outils, moyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, reliance et apprentissage des langues dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01753905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion dans le conflit nord-irlandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 9782823118964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion dans le conflit nord-irlandais : Le théâtre didactique de Stewart Parker (1941-1988) et Anne Devlin (1951-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Privas-Bréauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Persée, 2018, 978-2-8231-1896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02961207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId154"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1623A200"/>
+    <w:nsid w:val="C4685194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-privas-breaute" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2348-9534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124190308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9830" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G8FLZW4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03118515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/redoc.2020.56752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33178/scenario.13.2.10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T4SZB68R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall.2016.5695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas Breaute" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808365v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delcloque-Le Banner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03715028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6061164" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851827v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/9789898969217/paraa16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moiraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935793v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071471v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-privas-breaute" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2348-9534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124190308" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10924" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843912v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9830" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G8FLZW4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03118515v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/22336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843877v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/redoc.2020.56752" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33178/scenario.13.2.10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T4SZB68R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall.2016.5695" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas Breaute" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delcloque-Le Banner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851369v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03715028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03592646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6061164" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473445v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851906v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960476v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851918v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843979v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/9789898969217/paraa16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751355v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03851070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851957v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moiraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935793v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071469v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071471v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>