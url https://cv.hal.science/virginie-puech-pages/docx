--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1014,51 +1014,51 @@
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993285v1</w:t>
+                <w:t xml:space="preserve">hal-04788558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t>
               </w:r>
@@ -1172,563 +1172,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soizic Rochange</w:t>
+                <w:t xml:space="preserve">Lipo-chitooligosaccharides as regulatory signals of fungal growth and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Allen Rush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.3897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788558v1</w:t>
+                <w:t xml:space="preserve">hal-02916284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipo-chitooligosaccharides as regulatory signals of fungal growth and development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Maillet</w:t>
+                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Rochange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17615-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02916284v1</w:t>
+                <w:t xml:space="preserve">hal-02993285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectomycorrhizal Fungus Laccaria bicolor Produces Lipochitooligosaccharides and Uses the Common Symbiosis Pathway to Colonize Populus Roots</w:t>
+                <w:t xml:space="preserve">The Medicago truncatula LysM receptor‐like kinase LYK9 plays a dual role in immunity and the arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cope</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Junko Maeda</w:t>
+                <w:t xml:space="preserve">Chrystel Gibelin‐viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00676⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (3), pp.1516-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961066v1</w:t>
+                <w:t xml:space="preserve">hal-02366095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula LysM receptor‐like kinase LYK9 plays a dual role in immunity and the arbuscular mycorrhizal symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ectomycorrhizal Fungus Laccaria bicolor Produces Lipochitooligosaccharides and Uses the Common Symbiosis Pathway to Colonize Populus Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthusubramanian Venkateshwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Gibelin‐viala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magali Garcia</w:t>
+                <w:t xml:space="preserve">Junko Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 223 (3), pp.1516-1529. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.2386-2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366095v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccaria bicolor MiSSP8 is a small‐secreted protein decisive for the establishment of the ectomycorrhizal symbiosis</w:t>
               </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal lipochitooligosaccharide symbiotic signals in arbuscular mycorrhiza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la H&#253;lov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pla&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaf032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Folletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhosseyn A&#239;t-Salem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53388-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949578v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Allen Rush" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bascaules" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17615-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cope" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusubramanian Venkateshwaran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Maeda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00676" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02182163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwiczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.6.15168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Novero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12146" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Haouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6RXMZJ5B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Roldan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fermas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brewer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07271" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9S19X89X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Lan&#233;elle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schiffler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-5-1365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chervin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Sp&#237;chal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Wicke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la H&#253;lov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pla&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaf032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Folletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhosseyn A&#239;t-Salem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53388-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949578v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Allen Rush" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bascaules" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17615-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cope" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusubramanian Venkateshwaran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Maeda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02182163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwiczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.6.15168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Novero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12146" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Haouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6RXMZJ5B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Roldan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fermas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brewer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07271" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9S19X89X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Lan&#233;elle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schiffler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-5-1365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chervin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Sp&#237;chal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Wicke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>