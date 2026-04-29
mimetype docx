--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+                <w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pons</w:t>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soizic Rochange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (14), pp.9971-9981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788558v1</w:t>
+                <w:t xml:space="preserve">hal-02915224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Chervin</w:t>
+                <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+                <w:t xml:space="preserve">Soizic Rochange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (14), pp.9971-9981. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915224v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipo-chitooligosaccharides as regulatory signals of fungal growth and development</w:t>
               </w:r>
@@ -1312,423 +1312,423 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Rochange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula LysM receptor‐like kinase LYK9 plays a dual role in immunity and the arbuscular mycorrhizal symbiosis</w:t>
+                <w:t xml:space="preserve">The Ectomycorrhizal Fungus Laccaria bicolor Produces Lipochitooligosaccharides and Uses the Common Symbiosis Pathway to Colonize Populus Roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Gibelin‐viala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magali Garcia</w:t>
+                <w:t xml:space="preserve">Kevin Cope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bascaules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthusubramanian Venkateshwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15891⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.2386-2410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366095v1</w:t>
+                <w:t xml:space="preserve">hal-02961066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ectomycorrhizal Fungus Laccaria bicolor Produces Lipochitooligosaccharides and Uses the Common Symbiosis Pathway to Colonize Populus Roots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Medicago truncatula LysM receptor‐like kinase LYK9 plays a dual role in immunity and the arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junko Maeda</w:t>
+                <w:t xml:space="preserve">Chrystel Gibelin‐viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (10), pp.2386-2410. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (3), pp.1516-1529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961066v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laccaria bicolor MiSSP8 is a small‐secreted protein decisive for the establishment of the ectomycorrhizal symbiosis</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Rochange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ludwiczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,90 +2949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormones in endomycorrhizal symbiosis: Study of the production and transfer of (phyto)hormones by endomycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3100,527 +3100,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering transcriptomic and metabolomic early host responses in grapevine wood to Esca pathogens Phaeoacremonium minimum and Phaeomoniella chlamydospora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+                <w:t xml:space="preserve">Cytokinins are new major compounds involved in seed germination of parasitic weeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adéla Hýlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chervin</w:t>
+                <w:t xml:space="preserve">Lukáš Spíchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Breton</w:t>
+                <w:t xml:space="preserve">Susann Wicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mikulov, Czech Republic</w:t>
+              <w:t xml:space="preserve">16th World Congress on Parasitic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019107v1</w:t>
+                <w:t xml:space="preserve">hal-03716396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokinins are new major compounds involved in seed germination of parasitic weeds.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adéla Hýlová</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomic and metabolomic responses of grapevine to biological control agent Trichoderma atroviride suggest early modifications before infection by Esca pathogens Phaeoacremonium minimum and Phaeomoniella chlamydospora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Spíchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Billard</w:t>
+                <w:t xml:space="preserve">S. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susann Wicke</w:t>
+                <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress on Parasitic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mikulov, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716396v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomic and metabolomic responses of grapevine to biological control agent Trichoderma atroviride suggest early modifications before infection by Esca pathogens Phaeoacremonium minimum and Phaeomoniella chlamydospora</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Fournier</w:t>
+                <w:t xml:space="preserve">Environmental filtering and maternal effects on the phenotype of a neotropical bromeliad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lafont Rapnouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Breton</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mikulov, Czech Republic</w:t>
+              <w:t xml:space="preserve">European Conference of TroEuropean Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methodspical Ecology - The future of tropical ecosystems - new insights and innovative methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019102v1</w:t>
+                <w:t xml:space="preserve">hal-04072515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental filtering and maternal effects on the phenotype of a neotropical bromeliad</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heidy Schimann</w:t>
+                <w:t xml:space="preserve">Deciphering transcriptomic and metabolomic early host responses in grapevine wood to Esca pathogens Phaeoacremonium minimum and Phaeomoniella chlamydospora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of TroEuropean Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methodspical Ecology - The future of tropical ecosystems - new insights and innovative methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mikulov, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072515v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiotic stimulation of root development in Medicago truncatula through the eyes of GWAS</w:t>
               </w:r>
@@ -3900,51 +3900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la H&#253;lov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pla&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaf032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Folletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhosseyn A&#239;t-Salem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53388-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949578v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Allen Rush" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bascaules" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17615-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cope" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusubramanian Venkateshwaran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Maeda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02182163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwiczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.6.15168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Novero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12146" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Haouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6RXMZJ5B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Roldan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fermas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brewer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07271" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9S19X89X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Lan&#233;elle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schiffler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-5-1365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chervin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Sp&#237;chal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Wicke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05507297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Billard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la H&#253;lov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Pla&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcaf032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Folletti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauviac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhosseyn A&#239;t-Salem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53388-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949578v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amblard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Allen Rush" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bascaules" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17615-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cope" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Irving" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusubramanian Venkateshwaran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Maeda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00676" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin&#8208;viala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15891" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627877v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pellegrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14727" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02182163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laparre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwiczak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.6.15168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651472v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Novero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12146" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Poinsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Haouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6RXMZJ5B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Roldan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fermas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brewer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07271" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-9S19X89X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Lan&#233;elle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Schiffler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-5-1365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Sp&#237;chal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Wicke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chervin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>