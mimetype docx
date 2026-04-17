--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -636,377 +636,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of fisheries catch potential in Mediterranean and North European waters under climate change scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Guidetti</w:t>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hilmi</w:t>
+                <w:t xml:space="preserve">Suzie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163055⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659664v1</w:t>
+                <w:t xml:space="preserve">hal-03959836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Redistribution of fisheries catch potential in Mediterranean and North European waters under climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ben Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Humbert</w:t>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Antajan</w:t>
+                <w:t xml:space="preserve">Paolo Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Auby</w:t>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 879, pp.163055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959836v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected contraction in the distribution ranges of demersal fish of high economic value in the Mediterranean and European Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
@@ -1178,64 +1178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving predictions of invasive fish ranges combining functional and ecological traits with environmental suitability under climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Giakoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European small pelagic fish distribution under global change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European cephalopods distribution under climate-change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling European small pelagic fish distribution: Methodological insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Memoriam, Professor Patrice Francour (13 April 1960–13 October 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In memoriam Professor Patrice Francour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4102,51 +4102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mathilde Salom&#233; Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Carenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Lamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roblet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gambini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty Gastaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoofeh Farahmand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Safa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.Y. Lam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107889" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04659664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14151-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pecquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2080766" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03354728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Giakoumi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15896" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83457-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piasecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/AIEP/02977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cristofari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0084-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Venn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.04.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Kirby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2650" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128353v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dewarumez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0764-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074531" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199611v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mathilde Salom&#233; Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Carenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Lamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roblet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gambini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty Gastaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoofeh Farahmand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Safa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.Y. Lam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107889" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04659664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14151-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pecquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2080766" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03354728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Giakoumi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15896" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83457-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piasecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/AIEP/02977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cristofari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0084-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Venn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.04.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Kirby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2650" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128353v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dewarumez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0764-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074531" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199611v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>