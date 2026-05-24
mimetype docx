--- v2 (2026-04-17)
+++ v3 (2026-05-24)
@@ -636,377 +636,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redistribution of fisheries catch potential in Mediterranean and North European waters under climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ben Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Massé</w:t>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Paolo Guidetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Humbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Auby</w:t>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 879, pp.163055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959836v1</w:t>
+                <w:t xml:space="preserve">hal-04659664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of fisheries catch potential in Mediterranean and North European waters under climate change scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Ben Lamine</w:t>
+                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+                <w:t xml:space="preserve">Suzie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Guidetti</w:t>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hilmi</w:t>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 879, pp.163055. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659664v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected contraction in the distribution ranges of demersal fish of high economic value in the Mediterranean and European Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
@@ -1172,888 +1172,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving predictions of invasive fish ranges combining functional and ecological traits with environmental suitability under climate change scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">European cephalopods distribution under climate-change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Giakoumi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15896⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83457-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03354728v1</w:t>
+                <w:t xml:space="preserve">hal-05532904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European small pelagic fish distribution under global change scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Goberville</w:t>
+                <w:t xml:space="preserve">French ichthyological records for 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bariche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+                <w:t xml:space="preserve">Florent Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+                <w:t xml:space="preserve">Lucas Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12515⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.169-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-453-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326581v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European cephalopods distribution under climate-change scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Improving predictions of invasive fish ranges combining functional and ecological traits with environmental suitability under climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Giakoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Zenetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83457-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05532904v1</w:t>
+                <w:t xml:space="preserve">insu-03354728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Beau</w:t>
+                <w:t xml:space="preserve">European small pelagic fish distribution under global change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Berenger</w:t>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Beucher</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (3), pp.169-188. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.212-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-453-001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475120v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling European small pelagic fish distribution: Methodological insights</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In memoriam Professor Patrice Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108902⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-441-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514810v1</w:t>
+                <w:t xml:space="preserve">hal-02964955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam, Professor Patrice Francour (13 April 1960–13 October 2019)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling European small pelagic fish distribution: Methodological insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACta Ichthyologica et Piscatoria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3750/AIEP/02977⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 416 (1), pp.212-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964963v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memoriam Professor Patrice Francour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">In Memoriam, Professor Patrice Francour (13 April 1960–13 October 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Guidetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Piasecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">ACta Ichthyologica et Piscatoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (2), pp.237-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-441-012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3750/AIEP/02977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964955v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-driven range shifts of the king penguin in a fragmented ecosystem</w:t>
               </w:r>
@@ -2552,63 +2552,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future vulnerability of marine biodiversity compared with contemporary and past changes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+                <w:t xml:space="preserve">Future vulnerability of marine biodiversity compared with contemporary and past changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2616,331 +2616,331 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard R Kirby</w:t>
+                <w:t xml:space="preserve">Richard R. Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, pp.695-701</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 5, pp.695-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272286v1</w:t>
+                <w:t xml:space="preserve">insu-03657482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future vulnerability of marine biodiversity compared with contemporary and past changes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate-induced range shifts of the American jackknife clam Ensis directus in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard R. Kirby</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dewarumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate2650⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.725-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-014-0764-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03657482v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-induced range shifts of the American jackknife clam Ensis directus in Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Future vulnerability of marine biodiversity compared with contemporary and past changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Luczak</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.695-701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128353v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics and stoichiometry of the planktonic community in the NW Mediterranean Sea : a 3D modeling approach</w:t>
               </w:r>
@@ -4102,51 +4102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mathilde Salom&#233; Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Carenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Lamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roblet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gambini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty Gastaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoofeh Farahmand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Safa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.Y. Lam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107889" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04659664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14151-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pecquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2080766" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03354728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Giakoumi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15896" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83457-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piasecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/AIEP/02977" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cristofari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0084-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Venn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.04.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Kirby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2650" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128353v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dewarumez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0764-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074531" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199611v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mathilde Salom&#233; Beauvais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Lamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Carenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Lamine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Agiadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roblet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gambini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty Gastaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekoofeh Farahmand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Safa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.Y. Lam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107889" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04659664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14151-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pecquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Campagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2080766" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83457-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03354728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Giakoumi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15896" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02964963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Piasecki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3750/AIEP/02977" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cristofari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonadonna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistorius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0084-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Venn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.04.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bacha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Kirby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2650" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dewarumez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0764-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Alekseenko" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Espinasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0669-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074531" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heroin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199611v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119704782.ch3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00410147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>