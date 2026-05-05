--- v0 (2026-03-26)
+++ v1 (2026-05-05)
@@ -660,295 +660,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the $^7$Be cycle in the ocean</w:t>
+                <w:t xml:space="preserve">The distribution of 227Ac along the GA01 section in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Grenier</w:t>
+                <w:t xml:space="preserve">Emilie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lerner</w:t>
+                <w:t xml:space="preserve">François Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sanial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 194, pp.103967. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 248, pp.104207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2023.103967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2023.104207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723773v1</w:t>
+                <w:t xml:space="preserve">hal-03959500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution of 227Ac along the GA01 section in the North Atlantic</w:t>
+                <w:t xml:space="preserve">New insights on the $^7$Be cycle in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Le Roy</w:t>
+                <w:t xml:space="preserve">Mélanie Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lacan</w:t>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souhaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 248, pp.104207. </w:t>
+              <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.103967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2023.104207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2023.103967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959500v1</w:t>
+                <w:t xml:space="preserve">hal-04723773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a bottom-up mechanism promote hypoxia in the Mississippi Bight?</w:t>
               </w:r>
@@ -1557,51 +1557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the measurement of dissolved 227Ac in seawater using radium delayed coincidence counter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,697 +1685,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking sea surface salinity and dissolved oxygen on a river-influenced, seasonally stratified shelf, Mississippi Bight, northern Gulf of Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Dzwonkowski</w:t>
+                <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Fournier</w:t>
+                <w:t xml:space="preserve">Eric Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John T Reager</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kyeong Park</w:t>
+                <w:t xml:space="preserve">Fernando Alonso-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2018.09.009⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511064v1</w:t>
+                <w:t xml:space="preserve">hal-02511162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 226Ra–Ba relationship in the North Atlantic during GEOTRACES-GA01</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Sanial</w:t>
+                <w:t xml:space="preserve">Tracking sea surface salinity and dissolved oxygen on a river-influenced, seasonally stratified shelf, Mississippi Bight, northern Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Dzwonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A Charette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Lacan</w:t>
+                <w:t xml:space="preserve">John T Reager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Milroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyeong Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3027-2018⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2018.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511004v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Schlitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeve C. Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Geibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functioning of Coastal River-Dominated Ecosystems and Implications for Oil Spill Response: From Observations to Mechanisms and Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan M. Shiller</w:t>
+                <w:t xml:space="preserve">The 226Ra–Ba relationship in the North Atlantic during GEOTRACES-GA01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eileen E Hofmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sally J. Warner</w:t>
+                <w:t xml:space="preserve">Matthew A Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2018.302⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3027-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3027-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511145v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the French GEOTRACES North Atlantic Transect (GA01): GEOVIDE cruise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+                <w:t xml:space="preserve">Functioning of Coastal River-Dominated Ecosystems and Implications for Oil Spill Response: From Observations to Mechanisms and Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T. Greer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M. Shiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lherminier</w:t>
+                <w:t xml:space="preserve">Eileen E Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Achterberg</w:t>
+                <w:t xml:space="preserve">Jerry D. Wiggert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Alonso-Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+                <w:t xml:space="preserve">Sally J. Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (23), pp.7097-7109. </w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7097-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2018.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511162v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radium isotopes as tracers of hydrothermal inputs and neutrally buoyant plume dynamics in the deep ocean</w:t>
               </w:r>
@@ -2784,51 +2784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Buesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew A Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiya Nagao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3683,51 +3683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Matthys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onord Mayissah Moungues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gen&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane L&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Baudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willard S Moore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Shiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.104007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boyette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemal Cambazoglu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inia Soto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Kenyon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken O. Buesseler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Casacuberta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxi Castrillejo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyoshi Otosaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J Pavia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Anderson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E Black" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Kipp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M Vivancos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.10.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjoo Joung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dzwonkowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Reager" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong Park" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.09.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Greer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Shiller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen E Hofmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry D. Wiggert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J. Warner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2018.302" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kipp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.06.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6F6C514-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Cutter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Moffett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Nielsd&#243;ttir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.01.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel U. Shelley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Roca-Mart&#237;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Masqu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.11.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Nagao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708659114" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guerreiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Bach&#232;lery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59937" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1415-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6845-2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30118" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526498v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Matthys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onord Mayissah Moungues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Gen&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0343743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04462046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane L&#233;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Baudet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Charette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04636054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2024.104401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103967" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willard S Moore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Shiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.104007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Boyette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemal Cambazoglu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inia Soto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2020.104114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Kenyon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken O. Buesseler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Casacuberta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxi Castrillejo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyoshi Otosaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J Pavia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Anderson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin E Black" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Kipp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M Vivancos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.10.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjoo Joung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Ho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lacan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2019.04.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achterberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-P&#233;rez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7097-2018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Dzwonkowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Reager" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong Park" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2018.09.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Charette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3027-2018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Greer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Shiller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen E Hofmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry D. Wiggert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally J. Warner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2018.302" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Kipp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2017.06.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6F6C514-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Cutter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Moffett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Nielsd&#243;ttir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.01.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel U. Shelley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Roca-Mart&#237;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Masqu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.11.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Nagao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708659114" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guerreiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Bach&#232;lery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chastanet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59937" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1415-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6845-2014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01344351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU30118" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>