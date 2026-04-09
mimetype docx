--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -169,51 +169,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02818211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -337,2679 +337,2545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing exposure to airborne fungi and bacteria in the horse-riders environment: A pilot study</w:t>
+                <w:t xml:space="preserve">Cellular Cytotoxicity and Oxidative Potential of Recurrent Molds of the Genus Aspergillus Series Versicolores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sévin</w:t>
+                <w:t xml:space="preserve">Charlie Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Séguin</w:t>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Merlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Briot</w:t>
+                <w:t xml:space="preserve">Julie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102186⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451248v1</w:t>
+                <w:t xml:space="preserve">hal-03554943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Cytotoxicity and Oxidative Potential of Recurrent Molds of the Genus Aspergillus Series Versicolores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Géry</w:t>
+                <w:t xml:space="preserve">Intrinsic Characteristics and Biological Effects of Standard Reference Indoor Dust SRM® 2585 and Its Inhalable Subfractions PM10 and PM2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Lepetit</w:t>
+                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Heutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Seguin</w:t>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bonhomme</w:t>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.228. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chemical Composition and Toxicology of Indoor Particulate Matter, 13 (11), pp.1818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10020228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos13111818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554943v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Characteristics and Biological Effects of Standard Reference Indoor Dust SRM® 2585 and Its Inhalable Subfractions PM10 and PM2.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Characterization and Description of Aspergillus Series Versicolores in French Bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine El Hajjar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Garon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13111818⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7080676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845751v1</w:t>
+                <w:t xml:space="preserve">hal-03554937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Characterization and Description of Aspergillus Series Versicolores in French Bioaerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Géry</w:t>
+                <w:t xml:space="preserve">Étude de la viabilité des cellules A549 après exposition directe aux spores d’espèces aspergillaires de la section Versicolores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Bonhomme</w:t>
+                <w:t xml:space="preserve">J. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (8), pp.676. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.63-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7080676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554937v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la viabilité des cellules A549 après exposition directe aux spores d’espèces aspergillaires de la section Versicolores</w:t>
+                <w:t xml:space="preserve">Relationships between Exposure to Bioaerosols, Moldy Surface and Symptoms in French Mold- Damaged Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Géry</w:t>
+                <w:t xml:space="preserve">Antoine Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lepetit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.115⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139654v1</w:t>
+                <w:t xml:space="preserve">hal-02494942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Exposure to Bioaerosols, Moldy Surface and Symptoms in French Mold- Damaged Homes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réintroduction de l'élevage dans un territoire spécialisé en grande culture est-elle durable ? Evaluation multicritère de scénarios de recouplage.Innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Emonet E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Delanoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Heutte</w:t>
+                <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gente</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.223. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.163-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11030223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/CQS3WD⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494942v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réintroduction de l'élevage dans un territoire spécialisé en grande culture est-elle durable ? Evaluation multicritère de scénarios de recouplage.Innovations</w:t>
+                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Emonet E.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Seguin</w:t>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rougier</w:t>
+                <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ramonteu</w:t>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sagot</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 72, pp.163-179. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/CQS3WD⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624127v1</w:t>
+                <w:t xml:space="preserve">hal-02176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
+                <w:t xml:space="preserve">Impacts of environmental exposure on thermal and mycological characteristics of insulation wools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Godard</w:t>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Garon</w:t>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1030. </w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.66-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176304v1</w:t>
+                <w:t xml:space="preserve">hal-02470273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of environmental exposure on thermal and mycological characteristics of insulation wools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of the qPCR method calibrated with flow cytometry to quantify Aspergillus versicolor in mold-damaged homes and comparison with the cultural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
+                <w:t xml:space="preserve">Marilyne Guillamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.871-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470273v1</w:t>
+                <w:t xml:space="preserve">hal-02470267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the qPCR method calibrated with flow cytometry to quantify Aspergillus versicolor in mold-damaged homes and comparison with the cultural approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delanoe</w:t>
+                <w:t xml:space="preserve">Molecular screening of xerophilic Aspergillus strains producing mycophenolic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bello Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Guillamin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gente</w:t>
+                <w:t xml:space="preserve">Sophie Perigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (2), pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02470267v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular screening of xerophilic Aspergillus strains producing mycophenolic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bello Mouhamadou</w:t>
+                <w:t xml:space="preserve">Véronique André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Sage</w:t>
+                <w:t xml:space="preserve">Catherine Dubos Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Perigon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+                <w:t xml:space="preserve">Françoise Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470284v1</w:t>
+                <w:t xml:space="preserve">hal-02358576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique André</w:t>
+                <w:t xml:space="preserve">Julie Bonhommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubos Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dubos Arvis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lemarié</w:t>
+                <w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hygiènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358576v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Andre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t>
+                <w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, XXXIV (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428960v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t>
+                <w:t xml:space="preserve">How to improve the hygienic quality of forages for horse feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiènes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (4), pp.975 - 986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.4680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804803v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve the hygienic quality of forages for horse feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne El Kaddoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646420v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment améliorer la qualité sanitaire des fourrages pour réduire les pathologies respiratoires équines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lanier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 207, pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186772v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la qualité sanitaire des fourrages pour réduire les pathologies respiratoires équines ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (3), pp.206--215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642641v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t>
+                <w:t xml:space="preserve">Améliorer la qualité sanitaire des fourrages pour réduire certaines pathologies équines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.56-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04290351v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité sanitaire des fourrages pour réduire certaines pathologies équines</w:t>
+                <w:t xml:space="preserve">An evaluation of the hygienic quality in single‐species hays and commercial forages used in equine nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grass and Forage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (3), pp.304-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00751.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3019,404 +2885,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polluants particulaires inhalables issus de l’air intérieur : Comparaison des propriétés intrinsèques et biologiques de PM10 domestiques versus PM10 issues d’enceintes ferroviaires souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivannah Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la STCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Toxicologie Cellulaire et Moléculaire, Dec 2024, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés intrinsèques et biologiques comparées de particules (PM10) issues de l'air intérieur : particules domestiques versus particules d'enceintes ferroviaires souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivannah Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aérosols 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Etudes et de Recherche sur les Aérosols (ASFERA), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial potential of cyclic lipopeptide Milkisin, a new member of amphisin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on antimicrobial peptides (AMP, 6, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3426,410 +3292,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biological effects of repeated exposure of Normal Human Bronchial Epithelial (NHBE) cells to the PM10 fraction of indoor dust.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivannah Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rogez-Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2022 conference, 17th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kupio, Finland. , Proceedings Indoor Air 2022, International Society of Indoor Air Quality and Climate, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel d’ Aerococcus sp. pour la conservation des aliments : exploration du spectre antimicrobien sur matrices modèles et du mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopreservation potential of Aerococcus sp. strains against common pathogenic and spoilage microorganisms of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3976,51 +3842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Yaakoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie S&#233;guin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajjar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepetit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seguin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02494942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Emonet E." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CQS3WD" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2017.10.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Yaakoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajjar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepetit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02494942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Emonet E." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CQS3WD" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2017.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656018v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>