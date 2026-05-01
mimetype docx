--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -605,295 +605,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Characterization and Description of Aspergillus Series Versicolores in French Bioaerosols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la viabilité des cellules A549 après exposition directe aux spores d’espèces aspergillaires de la section Versicolores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
+                <w:t xml:space="preserve">A. Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Bonhomme</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7080676⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554937v1</w:t>
+                <w:t xml:space="preserve">hal-03139654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la viabilité des cellules A549 après exposition directe aux spores d’espèces aspergillaires de la section Versicolores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Seguin</w:t>
+                <w:t xml:space="preserve">First Characterization and Description of Aspergillus Series Versicolores in French Bioaerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bonhomme</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.63-64. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7080676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139654v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Exposure to Bioaerosols, Moldy Surface and Symptoms in French Mold- Damaged Homes</w:t>
               </w:r>
@@ -1137,441 +1137,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of the qPCR method calibrated with flow cytometry to quantify Aspergillus versicolor in mold-damaged homes and comparison with the cultural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Garon</w:t>
+                <w:t xml:space="preserve">Marilyne Guillamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.871-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176304v1</w:t>
+                <w:t xml:space="preserve">hal-02470267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of environmental exposure on thermal and mycological characteristics of insulation wools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470273v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the qPCR method calibrated with flow cytometry to quantify Aspergillus versicolor in mold-damaged homes and comparison with the cultural approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delanoe</w:t>
+                <w:t xml:space="preserve">Impacts of environmental exposure on thermal and mycological characteristics of insulation wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Guillamin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Seguin</w:t>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.66-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02470267v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular screening of xerophilic Aspergillus strains producing mycophenolic acid</w:t>
               </w:r>
@@ -2346,51 +2346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la qualité sanitaire des fourrages pour réduire les pathologies respiratoires équines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,427 +2461,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t>
+                <w:t xml:space="preserve">An evaluation of the hygienic quality in single‐species hays and commercial forages used in equine nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.09.012⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (3), pp.304-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00751.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290351v1</w:t>
+                <w:t xml:space="preserve">hal-04803931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la qualité sanitaire des fourrages pour réduire certaines pathologies équines</w:t>
+                <w:t xml:space="preserve">Effect of agricultural and environmental factors on the hay characteristics involved in equine respiratory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (3), pp.206--215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656018v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the hygienic quality in single‐species hays and commercial forages used in equine nutrition</w:t>
+                <w:t xml:space="preserve">Améliorer la qualité sanitaire des fourrages pour réduire certaines pathologies équines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70, pp.56-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04803931v1</w:t>
+                <w:t xml:space="preserve">hal-02656018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3149,90 +3149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial potential of cyclic lipopeptide Milkisin, a new member of amphisin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel d’ Aerococcus sp. pour la conservation des aliments : exploration du spectre antimicrobien sur matrices modèles et du mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,51 +3552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopreservation potential of Aerococcus sp. strains against common pathogenic and spoilage microorganisms of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3842,51 +3842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Yaakoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajjar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepetit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seguin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02494942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Emonet E." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CQS3WD" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2017.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656018v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028540v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Yaakoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Hajjar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepetit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02494942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Emonet E." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sagot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/CQS3WD" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2017.10.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.4680" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRSHMJ5B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803931v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00751.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N7MRB4R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.09.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0ZHK9G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivannah Pottier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04904038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04066879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dieng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>