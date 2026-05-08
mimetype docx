--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -865,555 +865,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Overhaul of the Electron Energy-Loss Spectroscopy and X-Ray Absorption Spectroscopy Database: eelsdb.eu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Ewels</w:t>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sikora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Serin</w:t>
+                <w:t xml:space="preserve">Grégory Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Ewels</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616000179⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (10), pp.104410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723459v1</w:t>
+                <w:t xml:space="preserve">hal-01442960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative moment study and coupling of 4 f rare earth and 3 d metal by transmitted electrons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">Synthesis of (B-C-N) Nanomaterials by Arc Discharge Using Heterogeneous Anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Gourari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Arras</w:t>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dumesnil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.140416⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.465-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707083v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Complete Overhaul of the Electron Energy-Loss Spectroscopy and X-Ray Absorption Spectroscopy Database: eelsdb.eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Demaille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (03), pp.717 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616000179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442960v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of (B-C-N) Nanomaterials by Arc Discharge Using Heterogeneous Anodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Quantitative moment study and coupling of 4 f rare earth and 3 d metal by transmitted electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Valensi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (5), pp.465-468. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (14), pp.140416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.140416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758082v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Hydrogen Storage Properties of Y&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;Ni&amp;lt;inf&amp;gt;7&amp;lt;/inf&amp;gt; Deuterides Studied by Neutron Powder Diffraction</w:t>
               </w:r>
@@ -1559,64 +1559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1661,307 +1661,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversed texture in nanometric carbon/boron nitride multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the phase occurrence, H sorption properties, and electrochemical behavior in the composition ranges La0.75-0.80Mg0.30-0.38Ni3.67</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Torres</w:t>
+                <w:t xml:space="preserve">Cesar Magen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Caretti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Radnóczic</w:t>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (48), pp.27808-27814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp510313a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760673v1</w:t>
+                <w:t xml:space="preserve">hal-01760672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the phase occurrence, H sorption properties, and electrochemical behavior in the composition ranges La0.75-0.80Mg0.30-0.38Ni3.67</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Latroche</w:t>
+                <w:t xml:space="preserve">Reversed texture in nanometric carbon/boron nitride multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Caretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Magen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">G. Radnóczic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.374-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp510313a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760672v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of hybrid Au–ZnO nanoparticles using a one pot polyol process</w:t>
               </w:r>
@@ -2365,51 +2365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (6), </w:t>
@@ -3014,311 +3014,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V-doped HfO2: thermal stability and vanadium valence</w:t>
+                <w:t xml:space="preserve">Vanadium valency and hybridization in V-doped hafnia investigated by electron energy loss spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gloter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Serin</w:t>
+                <w:t xml:space="preserve">C. Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Nihoul</w:t>
+                <w:t xml:space="preserve">G. Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 3 (7), pp.1025-1032. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (2), pp.179-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1466-6049(01)00077-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/PL00011142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272042v1</w:t>
+                <w:t xml:space="preserve">hal-02272047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium valency and hybridization in V-doped hafnia investigated by electron energy loss spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">V-doped HfO2: thermal stability and vanadium valence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nihoul</w:t>
+                <w:t xml:space="preserve">G Nihoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 22 (2), pp.179-186. </w:t>
+              <w:t xml:space="preserve">International Journal of Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3 (7), pp.1025-1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/PL00011142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1466-6049(01)00077-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272047v1</w:t>
+                <w:t xml:space="preserve">hal-02272042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EELS investigation of the electron conduction-band states in wurtzite AlN and oxygen-doped AlN(O)</w:t>
               </w:r>
@@ -3568,289 +3568,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Bêche</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bendeddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Beche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Serin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-793-C5-800. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+              <w:t xml:space="preserve">, 1995, 5 (C5), pp.793-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253957v1</w:t>
+                <w:t xml:space="preserve">hal-01745065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiCN Amorphous Materials Chemical Vapour Deposited Using the Si(CH3)4-NH3-H2 System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E Beche</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bendeddouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Serin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 5 (C5), pp.793-800. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-793-C5-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1995594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745065v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3868,64 +3868,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nanomatériaux (B-C-N) par arc électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Gourari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,103 +3993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of (B-C-N) Nanomaterials by Arc Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Gourari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Gas Discharges and their applications (GD 2014), July 6-11, 2014, Orléans (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Orléans, France</w:t>
@@ -4412,51 +4412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Chattaraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Balal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Yadav" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Roy Barman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Sinha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71650-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagjiwan Mittal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16316" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ewels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sikora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Gourari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/03" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goubault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caretti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radn&#243;czic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G4RX4S4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510313a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mezni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samia Smiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-548N1BPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100380" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4D1112C209CA25A9BFF82346ED6FF8B45AA162/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(01)00077-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL3JFNJT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cesari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nihoul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011142" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKZTTF4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Brydson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.5106" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendeddouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berjoan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Merlemejean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364396" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendeddouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995594" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monthioux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Areanla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouli&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mag&#233;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00408" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Chattaraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Balal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Yadav" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Roy Barman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Sinha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71650-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagjiwan Mittal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16316" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Gourari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ewels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sikora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goubault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Magen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510313a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caretti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radn&#243;czic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G4RX4S4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mezni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samia Smiri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-548N1BPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100380" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4D1112C209CA25A9BFF82346ED6FF8B45AA162/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cesari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nihoul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NKZTTF4F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1466-6049(01)00077-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL3JFNJT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Brydson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.5106" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendeddouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berjoan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Merlemejean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364396" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995594" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendeddouche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#234;che" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monthioux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Areanla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouli&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>