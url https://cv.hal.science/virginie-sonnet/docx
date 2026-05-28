--- v0 (2026-04-02)
+++ v1 (2026-05-28)
@@ -481,291 +481,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Length, width, shape regularity, and chain structure: time series analysis of phytoplankton morphology from imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Mouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gavino Puggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1850-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+                <w:t xml:space="preserve">hal-03772861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length, width, shape regularity, and chain structure: time series analysis of phytoplankton morphology from imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Sonnet</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colleen Mouw</w:t>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavino Puggioni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1850-1864. </w:t>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772861v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -920,51 +920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ciochetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carney-Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitul Agarwal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680992v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ciochetto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Carney-Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rines" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitul Agarwal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102702" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>