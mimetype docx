--- v0 (2026-04-05)
+++ v1 (2026-04-27)
@@ -725,187 +725,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis del reconocimiento del punto de vista autóctono en una exposición museística</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qual a relação entre a cultura e o patrimônio? Uma parceria cultural no contexto museal com o meio escolar de aprendizagem de francês</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educar em Revista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.121-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0104-4060.44063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262819v1</w:t>
+                <w:t xml:space="preserve">hal-01275843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qual a relação entre a cultura e o patrimônio? Uma parceria cultural no contexto museal com o meio escolar de aprendizagem de francês</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Análisis del reconocimiento del punto de vista autóctono en una exposición museística</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educar em Revista</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (1), p. 97-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0104-4060.44063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01275843v1</w:t>
+                <w:t xml:space="preserve">hal-01262819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1094,260 +1094,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la littératie, conception d’un programme éducatif patrimonial en photojournalisme</w:t>
+                <w:t xml:space="preserve">Conception d’un programme éducatif en partenariat entre plusieurs acteurs en photojournalisme et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Frontières de l’image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Ludovia #14 : Partage, échange, contribution, participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2017, Ax-les Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460704v1</w:t>
+                <w:t xml:space="preserve">hal-03595820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole des témoins au musée. Les témoignages oraux dans la construction du patrimoine mémoriel de la Retirade</w:t>
+                <w:t xml:space="preserve">Aux frontières de la littératie, conception d’un programme éducatif patrimonial en photojournalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORALITES, de l’enquête à l’écoute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GARAE, 2017, Carcassonne, France</w:t>
+              <w:t xml:space="preserve">Les Frontières de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895186v1</w:t>
+                <w:t xml:space="preserve">hal-02460704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un programme éducatif en partenariat entre plusieurs acteurs en photojournalisme et patrimoine</w:t>
+                <w:t xml:space="preserve">La parole des témoins au musée. Les témoignages oraux dans la construction du patrimoine mémoriel de la Retirade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Soulier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia #14 : Partage, échange, contribution, participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michel Lavigne, Thierry Gobert, Patrick Mpondo Dicka, Aug 2017, Ax-les Thermes, France</w:t>
+              <w:t xml:space="preserve">ORALITES, de l’enquête à l’écoute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GARAE, 2017, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595820v1</w:t>
+                <w:t xml:space="preserve">hal-03895186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1984,186 +1984,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages éducatifs et communicationnels du numérique : quelles pratiques de savoirs ?</w:t>
+                <w:t xml:space="preserve">Les témoins-publics et le patrimoine mémoriel. Patrimonialisation des anciens camps d’internement des exilés espagnols en Catalogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Mare et Martin. </w:t>
+              <w:t xml:space="preserve">Marie-Claude Larouche; Jason Luckerhoff; Stéphane Labbé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérique - Nouveaux droits, nouveaux usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-84934-315-9</w:t>
+              <w:t xml:space="preserve">Regards interdisciplinaires sur les publics de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895090v1</w:t>
+                <w:t xml:space="preserve">hal-03219064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les témoins-publics et le patrimoine mémoriel. Patrimonialisation des anciens camps d’internement des exilés espagnols en Catalogne</w:t>
+                <w:t xml:space="preserve">Les usages éducatifs et communicationnels du numérique : quelles pratiques de savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Claude Larouche; Jason Luckerhoff; Stéphane Labbé. </w:t>
+              <w:t xml:space="preserve">Éditions Mare et Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards interdisciplinaires sur les publics de la culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numérique - Nouveaux droits, nouveaux usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-84934-315-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03219064v1</w:t>
+                <w:t xml:space="preserve">hal-03895090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2540,51 +2540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47338AC0"/>
+    <w:nsid w:val="96B12C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-soulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03862794v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roig&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjms-rcem.v17i1.5883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03626663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Freyssinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.5617" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03626672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Luckerhoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne-Poirier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03626677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(2).2018.R121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02349249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/crae.v43i1.20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02362011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01262819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01275843v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Meunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.44063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner-Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02460704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03388997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(2).2018.R003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Albertini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Casta&#241;er Mu&#241;oz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04016113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roig&#233; Ventura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Isus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Balleste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamothe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03894944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03219064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/regards-interdisciplinaires-sur-les-publics-culture-3359.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03600579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jubier-Galinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01191466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AVIG1129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-03895235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-soulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03862794v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Soulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roig&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.211.0087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/cjms-rcem.v17i1.5883" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03626663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Freyssinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.5617" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03626672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Luckerhoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne-Poirier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03626677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(2).2018.R121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02349249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/crae.v43i1.20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02362011v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01275843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0104-4060.44063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01262819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Castaner-Munoz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02460704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03388997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(2).2018.R003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Albertini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Casta&#241;er Mu&#241;oz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01409095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04016113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roig&#233; Ventura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Isus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Balleste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamothe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03894944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03219064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/regards-interdisciplinaires-sur-les-publics-culture-3359.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03895090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03600579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jubier-Galinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01191466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AVIG1129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/tel-03895235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>