--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -818,165 +818,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Emergence de l'écriture d'A.C. Swinburne: des Préraphaélites à Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Varia 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘The Egyptian Maid or the Romance of the Water Lily’ de William Wordsworth: le fantasme de l'Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meridian Critic – Analele Universităţii "Ştefan cel Mare" Suceava</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (1), pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183445v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04180491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lady of Shalott&amp;quot;: le corps féminin confronté aux carcans idéels victoriens</w:t>
               </w:r>
@@ -1791,173 +1791,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Female Body in Frederick Sandys's Paintings, or the Sublimation of Desire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmilan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensational Visual Pleasures in Cinema, Literature and Visual Culture. The Phallic Eye.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-288, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« The Waste Land » de T.S. Eliot : de la quête du Graal à la quête d’une écriture post-acopalyptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du Centre d'Etudes Médiévales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Graal: genèse, évolution et avenir d'un mythe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.321-330, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183435v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04180530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristram of Lyonesse&amp;quot; de Charles Algernon Swinburne, l'amour transcendé par le destin</w:t>
               </w:r>
@@ -2446,51 +2446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/aic-2020-2-0020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/aic-2020-2-0020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>