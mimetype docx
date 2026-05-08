--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -1645,173 +1645,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Renouveau arthurien ou le monde de Camelot à l'épreuve de l'éthique victorienne. L'exemple de 'Tristram and Iseut' de Matthew Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Néo. Sources, héritages et réécritures dans les cultures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-167, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ile d'Eros et Ile d'Eris. Mythe et réalité insulaire dans Calidore de Thomas Love Peacock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Petra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Eros insulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-167, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180540v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04180545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Female Body in Frederick Sandys's Paintings, or the Sublimation of Desire</w:t>
               </w:r>
@@ -2446,51 +2446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/aic-2020-2-0020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505118v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/aic-2020-2-0020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183445v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>