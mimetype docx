--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -902,51 +902,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESET (Recherches en Sciences sociales sur Internet)</w:t>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reset.4253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
@@ -1338,204 +1338,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le micro-enseignement dans la formation à l'interculturalité en sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction au numéro thématique &amp;quot;L'éducation à l'interculturalité à l'épreuve de la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41 (1)</w:t>
+              <w:t xml:space="preserve">, A paraître, L'éducation à l'interculturalité à l'épreuve de la formation des enseignant, 41 (1), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650308v1</w:t>
+                <w:t xml:space="preserve">hal-02490778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro thématique &amp;quot;L'éducation à l'interculturalité à l'épreuve de la formation des enseignants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le micro-enseignement dans la formation à l'interculturalité en sciences de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, L'éducation à l'interculturalité à l'épreuve de la formation des enseignant, 41 (1), pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2020, 41 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490778v1</w:t>
+                <w:t xml:space="preserve">hal-04650308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring intercultural communication online: Video annotation in teacher education</w:t>
               </w:r>
@@ -4890,51 +4890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B828C40"/>
+    <w:nsid w:val="83455C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5121,51 +5121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-tremion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-2319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tr&#233;mion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;mion Virginie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/les-cultures-a-l-ecole-9782725642116.html#descriptif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Layne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.053.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10521" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1989445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/reifop.408761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02490778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debarbieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lesenne Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchandise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine-Bresson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Furstenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-tremion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-2319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tr&#233;mion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;mion Virginie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/les-cultures-a-l-ecole-9782725642116.html#descriptif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Layne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.053.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10521" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1989445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/reifop.408761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02490778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debarbieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lesenne Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchandise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine-Bresson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Furstenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>