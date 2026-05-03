--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -957,226 +957,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématisation de situations interculturelles en master MEEF</w:t>
+                <w:t xml:space="preserve">L’interculturalité : de quoi parle-t-on dans les colloques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Trémion Virginie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Trémion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, „Interkulturalität“ – Ein Schlüsselkonzept im Kontext der Entstehung von europäischen Hochschulen?, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483949v1</w:t>
+                <w:t xml:space="preserve">hal-03041915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interculturalité : de quoi parle-t-on dans les colloques ?</w:t>
+                <w:t xml:space="preserve">Problématisation de situations interculturelles en master MEEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trémion Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildungsforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dispositifs et activité en éducation, formation, orientation, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.10521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041915v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problematizing Culture with Video in Teacher Training</w:t>
               </w:r>
@@ -1247,386 +1247,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorando la comunicación intercultural en línea: la anotación en vídeo en la formación de docentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tessier</w:t>
+                <w:t xml:space="preserve">Introduction au numéro thématique &amp;quot;L'éducation à l'interculturalité à l'épreuve de la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Electrónica Interuniversitaria de Formación del Profesorado (REIFOP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, L'éducation à l'interculturalité à l'épreuve de la formation des enseignant, 41 (1), pp.3-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650894v1</w:t>
+                <w:t xml:space="preserve">hal-02490778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro thématique &amp;quot;L'éducation à l'interculturalité à l'épreuve de la formation des enseignants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le micro-enseignement dans la formation à l'interculturalité en sciences de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, L'éducation à l'interculturalité à l'épreuve de la formation des enseignant, 41 (1), pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2020, 41 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490778v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le micro-enseignement dans la formation à l'interculturalité en sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Trémion</w:t>
+                <w:t xml:space="preserve">Exploring intercultural communication online: Video annotation in teacher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trémion Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Electrónica Interuniversitaria de Formación del Profesorado (REIFOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6018/reifop.408761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650308v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring intercultural communication online: Video annotation in teacher education</w:t>
+                <w:t xml:space="preserve">Explorando la comunicación intercultural en línea: la anotación en vídeo en la formación de docentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Trémion Virginie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Trémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Electrónica Interuniversitaria de Formación del Profesorado (REIFOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6018/reifop.408761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618973v1</w:t>
+                <w:t xml:space="preserve">hal-04650894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification des compétences numériques dans les universités françaises : du c2i à pix</w:t>
               </w:r>
@@ -1835,329 +1835,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Cultura aux MOOCs de communication interculturelle : quelles opportunités pour l’apprentissage interculturel à distance ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des diversités dans la classe à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale du e-learning et la formation à distance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1)</w:t>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654299v1</w:t>
+                <w:t xml:space="preserve">hal-05076128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des diversités dans la classe à l'heure du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Cultura aux MOOCs de communication interculturelle : quelles opportunités pour l’apprentissage interculturel à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69, pp.9-22</w:t>
+              <w:t xml:space="preserve">Revue internationale du e-learning et la formation à distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076128v1</w:t>
+                <w:t xml:space="preserve">hal-04654299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture pour mieux rencontrer l'Autre? Mythes et réalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La classe inversée : l'innovation pédagogique en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Représentations &amp; stéréotypes, 28, pp.80-94</w:t>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044676v1</w:t>
+                <w:t xml:space="preserve">hal-04654280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La classe inversée : l'innovation pédagogique en question(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La culture pour mieux rencontrer l'Autre? Mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66</w:t>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Représentations &amp; stéréotypes, 28, pp.80-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654280v1</w:t>
+                <w:t xml:space="preserve">hal-04044676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture pour mieux rencontrer l’autre ? Mythes et réalités</w:t>
               </w:r>
@@ -3758,299 +3758,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interculturalité : de quoi parlent les chercheurs dans les colloques ? Approche comparative de trois colloques (Canada/Halifax, Espagne/Soria, France/Le Mans)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lemoine Bresson</w:t>
+                <w:t xml:space="preserve">Analyse filmique dans la formation à l’interculturalité des futurs enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel : questions vives, terrains et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483571v1</w:t>
+                <w:t xml:space="preserve">halshs-02282543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse filmique dans la formation à l’interculturalité des futurs enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lemoine</w:t>
+                <w:t xml:space="preserve">La certification des compétences numériques dans les universités françaises : du c2i à PIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Le numérique en éducation : politiques publiques, acteurs et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Craiova, Nov 2019, Craiova, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02282543v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La certification des compétences numériques dans les universités françaises : du c2i à PIX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tessier</w:t>
+                <w:t xml:space="preserve">L’interculturalité : de quoi parlent les chercheurs dans les colloques ? Approche comparative de trois colloques (Canada/Halifax, Espagne/Soria, France/Le Mans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lemoine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trémion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique en éducation : politiques publiques, acteurs et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Craiova, Nov 2019, Craiova, Roumanie</w:t>
+              <w:t xml:space="preserve">La société inclusive à l’épreuve de l’interculturel : questions vives, terrains et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539761v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations de l’interculturalité chez des étudiants futurs enseignants ?</w:t>
               </w:r>
@@ -4890,51 +4890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83455C9F"/>
+    <w:nsid w:val="B426D638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5121,51 +5121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-tremion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-2319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tr&#233;mion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;mion Virginie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/les-cultures-a-l-ecole-9782725642116.html#descriptif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Layne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.053.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10521" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1989445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/reifop.408761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02490778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debarbieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lesenne Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchandise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine-Bresson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Furstenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-tremion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8189-2319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tr&#233;mion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;mion Virginie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/les-cultures-a-l-ecole-9782725642116.html#descriptif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Layne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lerat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.053.0101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03483949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10521" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2021.1989445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02490778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/reifop.408761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649039v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debarbieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lesenne Ameur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marchandise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine-Bresson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02483571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lemoine Bresson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Furstenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712391v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03712386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04652028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>