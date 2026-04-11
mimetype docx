--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -153,286 +153,286 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pionnières : les premières recherches françaises sur le genre et le vieillissement en regards croisés (entretien)</w:t>
+                <w:t xml:space="preserve">Le vieillissement a-t-il (encore) un genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.123-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.177.0123⟩</w:t>
+              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.177.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298203v1</w:t>
+                <w:t xml:space="preserve">hal-05298202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vieillissement a-t-il (encore) un genre ?</w:t>
+                <w:t xml:space="preserve">Les pionnières : les premières recherches françaises sur le genre et le vieillissement en regards croisés (entretien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Guisset-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Membrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.17-28. </w:t>
+              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.123-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.177.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.177.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298202v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques du corps dans les toilettes pendant les menstruations</w:t>
               </w:r>
@@ -763,265 +763,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités territoriales et sociales des logements du premier confinement. Regroupements familiaux et isolement en régions françaises</w:t>
+                <w:t xml:space="preserve">Characteristics of adolescents with chronic poorly controlled type 1 diabetes – A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
+                <w:t xml:space="preserve">M. Bailly-Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpsf.142.0109⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.548-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775664v1</w:t>
+                <w:t xml:space="preserve">hal-03976106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of adolescents with chronic poorly controlled type 1 diabetes – A qualitative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités territoriales et sociales des logements du premier confinement. Regroupements familiaux et isolement en régions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ridley</w:t>
+                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (8), pp.548-553. </w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°142-143 (1), pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.142.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976106v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de parenté pendant le premier confinement : des liens intensifiés en temps d’incertitude ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1172,51 +1172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Stay home’: age and gender frames and limits of residential family solidarities in the times of lockdown (a French example)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1439,1030 +1439,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions à l’adolescence et diabète de type 1 : une approche socio-anthropologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+                <w:t xml:space="preserve">Agency or disempowerment: Children with learning disorders in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lydie Bichet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (5), pp.419-426. </w:t>
+              <w:t xml:space="preserve">Salute e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.107-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30114-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3280/SES2019-003010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584353v1</w:t>
+                <w:t xml:space="preserve">hal-03508744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agency or disempowerment: Children with learning disorders in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions à l’adolescence et diabète de type 1 : une approche socio-anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salute e società</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, pp.107-118. </w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.419-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3280/SES2019-003010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30114-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508744v1</w:t>
+                <w:t xml:space="preserve">halshs-03455870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions à l’adolescence et diabète de type 1 : une approche socio-anthropologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bichet</w:t>
+                <w:t xml:space="preserve">Note de lecture. Revue Socio 09, Combien de sexes ? Editions FMSH, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03455870v1</w:t>
+                <w:t xml:space="preserve">hal-03508723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture. Revue Socio 09, Combien de sexes ? Editions FMSH, 2017</w:t>
+                <w:t xml:space="preserve">Françoise Héritier. Hommage à une pensée incisive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.118-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508723v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Héritier. Hommage à une pensée incisive</w:t>
+                <w:t xml:space="preserve">Note de lecture : Doris Bonnet, Véronique Duchesne (dir.), Procréation médicale et mondialisation. Expériences africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 59, pp.118-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revss.561⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 58, pp.127-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508710v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture : Doris Bonnet, Véronique Duchesne (dir.), Procréation médicale et mondialisation. Expériences africaines</w:t>
+                <w:t xml:space="preserve">Se soigner en zone rurale lorraine : Domestication du système de soin et encadrement familial des trajectoires individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Kessler-Bilthauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revss.294⟩</w:t>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1045026ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508747v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03455866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se soigner en zone rurale lorraine : Domestication du système de soin et encadrement familial des trajectoires individuelles</w:t>
+                <w:t xml:space="preserve">La toilette des personnes âgées. Les liens familiaux aux frontières de l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Déborah Kessler-Bilthauer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1045026ar⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (150), pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.150.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03455866v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toilette des personnes âgées. Les liens familiaux aux frontières de l’intime</w:t>
+                <w:t xml:space="preserve">Un corps qui gêne. Les médecins face à la puberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.150.0073⟩</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vol. 45 (4), pp.655-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.154.0655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956996v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03572798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corps qui gêne. Les médecins face à la puberté</w:t>
+                <w:t xml:space="preserve">Biographies individuelles et actions collectives : le militantisme féminin dans une vallée sidérurgique lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.154.0655⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.054.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03572798v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03572787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biographies individuelles et actions collectives : le militantisme féminin dans une vallée sidérurgique lorraine</w:t>
+                <w:t xml:space="preserve">Des sentiments en acte : corps et singularité dans des relations féminines moose (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.054.0187⟩</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.010.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03572787v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02506505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralisme thérapeutique de femmes françaises en période de ménopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale sur le Médicament</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02505881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2472,201 +2368,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps et préadolescences. Intimes, privés, public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753553912</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508819v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps et préadolescences. Intimes, privés, public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753553912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174755v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et préadolescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2675,197 +2571,197 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, Le sens social, 978-2-7535-5391-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminin, Masculin: anthropologie des catégories et des pratiques médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Portique, pp.270, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminin, masculin. Anthropologie des catégories et des pratiques médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">xxx. Le Portique, pp.XXX, 2007, XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2874,73 +2770,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franco Angeli, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2949,231 +2845,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franco Angeli, pp.256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminin, masculin : anthropologie des catégories et des pratiques médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Demanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ténoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Vinel. Le Portique, pp.280, 2007, Les Cahiers du Portique, Jean-Paul Resweber</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des femmes et des lignages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.292, 2005, Connaissance des hommes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00220436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3183,1278 +3079,1278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de corporéité et controverses autour de la puberté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Measuring Rods to DNA Sequencing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.205-229, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-7582-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner un corps en transformation : regards croisés d’enfants français et italiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Générations, genre et classe sociale. Représentations et pratiques du corps et de la santé de populations rurales et vieillissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicoletta Diasio; Virginie Vinel. </w:t>
+              <w:t xml:space="preserve">BURNAY Nathalie et HUMMEL Cornelia,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps et préadolescence. Intimes, privés, publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.85-100, 2017, Le Sens social, 978-2-7535-5391-0</w:t>
+              <w:t xml:space="preserve">Vieillissement et classes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615571v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03112907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner un corps en transformation : regards croisés d'enfants français et italiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se coiffer et se maquiller à la préadolescence. Enquête en Alsace-Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacquemin M., Bonnet D., Deprez C., Pilon M., Pison G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-135, 2017</w:t>
+              <w:t xml:space="preserve">Être fille ou garçon. Regards croisés sur l’enfance et le genre, Paris,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions INED, pp. 245-257, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03205188v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03455843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se coiffer et se maquiller à la préadolescence. Enquête en Alsace-Lorraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner un corps en transformation : regards croisés d'enfants français et italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être fille ou garçon. Regards croisés sur l’enfance et le genre, Paris,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions INED, pp. 245-257, 2017</w:t>
+              <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03455843v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03205188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générations, genre et classe sociale. Représentations et pratiques du corps et de la santé de populations rurales et vieillissantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner un corps en transformation : regards croisés d’enfants français et italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BURNAY Nathalie et HUMMEL Cornelia,. </w:t>
+              <w:t xml:space="preserve">Nicoletta Diasio; Virginie Vinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vieillissement et classes sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2017</w:t>
+              <w:t xml:space="preserve">Corps et préadolescence. Intimes, privés, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.85-100, 2017, Le Sens social, 978-2-7535-5391-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03112907v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En famille : une libération de la parole sur le corps sexuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public, Rennes, Presses Universitaires de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61 - 78, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02505678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération, genre et classe sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cornelia Hummel et Nathalie Burnay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement et classe sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2017, 9783034330220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b11387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05012002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectionality: Reception in France and Findings from a study of the transition from childhood to adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Bramberge Silvia Kronberger Manfred Oberlechner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oberlechner, Bildung – Intersektionalität –Geschlecht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studienverlag Ges.m.b.H, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03551081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la naturalisation des différences de genre à l'individualisation des corps : regards de professionnels de santé sur la puberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sinigaglia-Amadio S. (dir.), Enfance et genre. De la construction des rapports de genre et ses conséquences, Nancy, PUL.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03033997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie sous un regard de femmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Demanget</w:t>
+                <w:t xml:space="preserve">Temps et passages de la vie féminine: l'exemple de la ménopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'invention de la Lorraine industrielle : quêtes de reconnaissance, politiques de la mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve éditions, pp.219-240, 2010</w:t>
+              <w:t xml:space="preserve">Des sciences sociales dans le champ de la santé et des soins infirmiers. Ages de la vie, vulnérabilités et environnements, Presses universitaires de Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-80, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056609v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps et passages de la vie féminine: l'exemple de la ménopause</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+                <w:t xml:space="preserve">La sidérurgie sous un regard de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Demanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-L. Tornatore. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des sciences sociales dans le champ de la santé et des soins infirmiers. Ages de la vie, vulnérabilités et environnements, Presses universitaires de Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-80, 2010</w:t>
+              <w:t xml:space="preserve">L'invention de la Lorraine industrielle : quêtes de reconnaissance, politiques de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, pp.219-240, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03087852v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la jeune fille à la vieille femme : passages biologiques et passages sociaux chez les Moose du Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charton Laurence ; Lévi Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations et cycles de vie: Au carrefour des temps biologiques et psychosociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2760524302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02077987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ménopause : un passage vers un autre statut ? Processus de vieillissement et vieillesse féminine chez des Moose du Burkina Faso</w:t>
+                <w:t xml:space="preserve">Andropause et ménopause : une comparaison des images de la vulgarisation médicale francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicoletta Diasio Virginie Vinel. </w:t>
+              <w:t xml:space="preserve">V. Vinel;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-74, 2007, 9788846483768</w:t>
+              <w:t xml:space="preserve">Féminin, masculin. Anthropologie des catégories et des pratiques médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Portique, pp.122-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814748v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANDROPAUSE ET MENOPAUSE : UNE COMPARAISON DES IMAGES DE LA VULGARISATION MEDICALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminin, masculin : anthropologie des catégories et des pratiques médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02531775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andropause et ménopause : une comparaison des images de la vulgarisation médicale francophone</w:t>
+                <w:t xml:space="preserve">La ménopause : un passage vers un autre statut ? Processus de vieillissement et vieillesse féminine chez des Moose du Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Vinel;. </w:t>
+              <w:t xml:space="preserve">Nicoletta Diasio Virginie Vinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Féminin, masculin. Anthropologie des catégories et des pratiques médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Portique, pp.122-137, 2007</w:t>
+              <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Angeli Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-74, 2007, 9788846483768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00197839v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andropause et ménopause : une comparaison des images de la vulgarisation médicale francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Vinel;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminin, masculin. Anthropologie des catégories et des pratiques médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Portique, pp.122-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ménopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4474,124 +4370,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrieu, B;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.309-311, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ménopause : instabilité des affects et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héritier, F;Xanthakou, M;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et affects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, O. Jacob, pp.221-236, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00197837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4601,51 +4497,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devant le miroir de la salle de bain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4654,113 +4550,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précocité pubertaire : illusion ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4770,91 +4666,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires de sang : transmission et silences autour des menstrues (France urbaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00864977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4864,283 +4760,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se soigner en zones rurales lorraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Kessler-Bilthauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lamongie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Maison des Sciences de l'Homme Lorraine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se soigner en zones rurales lorraines : trajectoires de soins, perceptions des territoires et obstacles à l'égalité de l'accès aux soins médicaux, Rapport de recherche, MSH Lorraine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Kessler - Bilthauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lamongie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MSH Lorraine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5208,51 +5104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDFFA2FD"/>
+    <w:nsid w:val="B1012AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5439,51 +5335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-vinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8837-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094616809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Guisset-Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Puijalon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0123" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Potin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Bourbigot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.09.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1832239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zaltron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diasio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vinel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bichet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.561" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.294" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045026ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0187" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0055" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7582-2_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?CodiceLibro=1370.1.20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler - Bilthauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christophe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-vinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8837-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094616809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Guisset-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Puijalon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Potin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Bourbigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.09.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1832239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zaltron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045026ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7582-2_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?CodiceLibro=1370.1.20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler - Bilthauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christophe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>