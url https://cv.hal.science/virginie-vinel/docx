--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -2601,301 +2601,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminin, Masculin: anthropologie des catégories et des pratiques médicales</w:t>
+                <w:t xml:space="preserve">Féminin, masculin. Anthropologie des catégories et des pratiques médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Portique, pp.270, 2007</w:t>
+              <w:t xml:space="preserve">xxx. Le Portique, pp.XXX, 2007, XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152197v1</w:t>
+                <w:t xml:space="preserve">halshs-00196027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminin, masculin. Anthropologie des catégories et des pratiques médicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">xxx. Le Portique, pp.XXX, 2007, XXX</w:t>
+              <w:t xml:space="preserve">Franco Angeli, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00196027v1</w:t>
+                <w:t xml:space="preserve">hal-04174772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Franco Angeli, 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Angeli, pp.256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174772v1</w:t>
+                <w:t xml:space="preserve">halshs-00258202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
+                <w:t xml:space="preserve">Féminin, Masculin: anthropologie des catégories et des pratiques médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Franco Angeli, pp.256, 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Portique, pp.270, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00258202v1</w:t>
+                <w:t xml:space="preserve">halshs-00152197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminin, masculin : anthropologie des catégories et des pratiques médicales</w:t>
               </w:r>
@@ -5104,51 +5104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1012AEF"/>
+    <w:nsid w:val="851DAB2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5335,51 +5335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-vinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8837-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094616809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Guisset-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Puijalon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Potin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Bourbigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.09.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1832239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zaltron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045026ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7582-2_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?CodiceLibro=1370.1.20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler - Bilthauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christophe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-vinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8837-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094616809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Guisset-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Puijalon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Potin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Bourbigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.09.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1832239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zaltron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045026ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7582-2_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?CodiceLibro=1370.1.20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler - Bilthauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christophe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>