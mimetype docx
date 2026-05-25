--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -227,51 +227,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.17-28. </w:t>
+              <w:t xml:space="preserve">, 2025, 47 (177), pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gs1.177.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -361,247 +361,247 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.123-139. </w:t>
+              <w:t xml:space="preserve">, 2025, 47 (177), pp.123-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gs1.177.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques du corps dans les toilettes pendant les menstruations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens affinitaires et figures d’aîné.e.s dans les adelphies nombreuses (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12x5p⟩</w:t>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 21 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.021.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856016v1</w:t>
+                <w:t xml:space="preserve">hal-04856084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens affinitaires et figures d’aîné.e.s dans les adelphies nombreuses (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les techniques du corps dans les toilettes pendant les menstruations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 21 (1), pp.41-52. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.82-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rf.021.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12x5p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856084v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Frères et sœurs : les facettes du lien adelphique</w:t>
               </w:r>
@@ -763,265 +763,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of adolescents with chronic poorly controlled type 1 diabetes – A qualitative study</w:t>
+                <w:t xml:space="preserve">Inégalités territoriales et sociales des logements du premier confinement. Regroupements familiaux et isolement en régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bailly-Bourbigot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ridley</w:t>
+                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.09.001⟩</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°142-143 (1), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.142.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976106v1</w:t>
+                <w:t xml:space="preserve">hal-03775664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités territoriales et sociales des logements du premier confinement. Regroupements familiaux et isolement en régions françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of adolescents with chronic poorly controlled type 1 diabetes – A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bailly-Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Kushtanina</w:t>
+                <w:t xml:space="preserve">A. Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n°142-143 (1), pp.109-122. </w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.548-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpsf.142.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775664v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de parenté pendant le premier confinement : des liens intensifiés en temps d’incertitude ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1172,51 +1172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Stay home’: age and gender frames and limits of residential family solidarities in the times of lockdown (a French example)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1458,51 +1458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agency or disempowerment: Children with learning disorders in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Kushtanina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salute e società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3, pp.107-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,177 +2376,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps et préadolescences. Intimes, privés, public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753553912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174755v1</w:t>
+                <w:t xml:space="preserve">hal-03508819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps et préadolescences. Intimes, privés, public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753553912</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508819v1</w:t>
+                <w:t xml:space="preserve">hal-04174755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et préadolescences</w:t>
               </w:r>
@@ -3165,341 +3165,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générations, genre et classe sociale. Représentations et pratiques du corps et de la santé de populations rurales et vieillissantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner un corps en transformation : regards croisés d’enfants français et italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BURNAY Nathalie et HUMMEL Cornelia,. </w:t>
+              <w:t xml:space="preserve">Nicoletta Diasio; Virginie Vinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vieillissement et classes sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2017</w:t>
+              <w:t xml:space="preserve">Corps et préadolescence. Intimes, privés, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.85-100, 2017, Le Sens social, 978-2-7535-5391-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03112907v1</w:t>
+                <w:t xml:space="preserve">hal-02615571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se coiffer et se maquiller à la préadolescence. Enquête en Alsace-Lorraine</w:t>
+                <w:t xml:space="preserve">Générations, genre et classe sociale. Représentations et pratiques du corps et de la santé de populations rurales et vieillissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacquemin M., Bonnet D., Deprez C., Pilon M., Pison G. </w:t>
+              <w:t xml:space="preserve">BURNAY Nathalie et HUMMEL Cornelia,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être fille ou garçon. Regards croisés sur l’enfance et le genre, Paris,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions INED, pp. 245-257, 2017</w:t>
+              <w:t xml:space="preserve">Vieillissement et classes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03455843v1</w:t>
+                <w:t xml:space="preserve">halshs-03112907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner un corps en transformation : regards croisés d'enfants français et italiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se coiffer et se maquiller à la préadolescence. Enquête en Alsace-Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacquemin M., Bonnet D., Deprez C., Pilon M., Pison G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-135, 2017</w:t>
+              <w:t xml:space="preserve">Être fille ou garçon. Regards croisés sur l’enfance et le genre, Paris,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions INED, pp. 245-257, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03205188v1</w:t>
+                <w:t xml:space="preserve">halshs-03455843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner un corps en transformation : regards croisés d’enfants français et italiens</w:t>
+                <w:t xml:space="preserve">Gouverner un corps en transformation : regards croisés d'enfants français et italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps et préadolescence. Intimes, privés, publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.85-100, 2017, Le Sens social, 978-2-7535-5391-0</w:t>
+              <w:t xml:space="preserve">Corps et préadolescence. Intime, privé, public.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615571v1</w:t>
+                <w:t xml:space="preserve">halshs-03205188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En famille : une libération de la parole sur le corps sexuel ?</w:t>
               </w:r>
@@ -3772,195 +3772,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03033997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps et passages de la vie féminine: l'exemple de la ménopause</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
+                <w:t xml:space="preserve">La sidérurgie sous un regard de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Demanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-L. Tornatore. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des sciences sociales dans le champ de la santé et des soins infirmiers. Ages de la vie, vulnérabilités et environnements, Presses universitaires de Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-80, 2010</w:t>
+              <w:t xml:space="preserve">L'invention de la Lorraine industrielle : quêtes de reconnaissance, politiques de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, pp.219-240, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03087852v1</w:t>
+                <w:t xml:space="preserve">hal-03056609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie sous un regard de femmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Demanget</w:t>
+                <w:t xml:space="preserve">Temps et passages de la vie féminine: l'exemple de la ménopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Diasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'invention de la Lorraine industrielle : quêtes de reconnaissance, politiques de la mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve éditions, pp.219-240, 2010</w:t>
+              <w:t xml:space="preserve">Des sciences sociales dans le champ de la santé et des soins infirmiers. Ages de la vie, vulnérabilités et environnements, Presses universitaires de Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-80, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03056609v1</w:t>
+                <w:t xml:space="preserve">halshs-03087852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la jeune fille à la vieille femme : passages biologiques et passages sociaux chez les Moose du Burkina Faso</w:t>
               </w:r>
@@ -4013,255 +4013,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02077987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andropause et ménopause : une comparaison des images de la vulgarisation médicale francophone</w:t>
+                <w:t xml:space="preserve">La ménopause : un passage vers un autre statut ? Processus de vieillissement et vieillesse féminine chez des Moose du Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Vinel;. </w:t>
+              <w:t xml:space="preserve">Nicoletta Diasio Virginie Vinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Féminin, masculin. Anthropologie des catégories et des pratiques médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Portique, pp.122-137, 2007</w:t>
+              <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Angeli Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-74, 2007, 9788846483768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00197839v1</w:t>
+                <w:t xml:space="preserve">hal-01814748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANDROPAUSE ET MENOPAUSE : UNE COMPARAISON DES IMAGES DE LA VULGARISATION MEDICALE</w:t>
+                <w:t xml:space="preserve">Andropause et ménopause : une comparaison des images de la vulgarisation médicale francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Vinel;. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Féminin, masculin : anthropologie des catégories et des pratiques médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Féminin, masculin. Anthropologie des catégories et des pratiques médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Portique, pp.122-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02531775v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ménopause : un passage vers un autre statut ? Processus de vieillissement et vieillesse féminine chez des Moose du Burkina Faso</w:t>
+                <w:t xml:space="preserve">ANDROPAUSE ET MENOPAUSE : UNE COMPARAISON DES IMAGES DE LA VULGARISATION MEDICALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Féminin, masculin : anthropologie des catégories et des pratiques médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Angeli Edizioni</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01814748v1</w:t>
+                <w:t xml:space="preserve">halshs-02531775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andropause et ménopause : une comparaison des images de la vulgarisation médicale francophone</w:t>
               </w:r>
@@ -5104,51 +5104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="851DAB2B"/>
+    <w:nsid w:val="B67D9F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5335,51 +5335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-vinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8837-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094616809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Guisset-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Puijalon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5p" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Potin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Bourbigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.09.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1832239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zaltron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045026ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7582-2_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?CodiceLibro=1370.1.20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler - Bilthauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christophe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-vinel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8837-7210" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094616809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298202v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Guisset-Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Puijalon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Merienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x5p" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Potin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.021.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Kushtanina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.142.0109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Bourbigot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.09.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9378" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Diasio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bichet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psf.138.0089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1832239" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zaltron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.4752" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.5587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SES2019-003010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30114-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045026ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.150.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.154.0655" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572787v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.010.0055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Demanget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T&#233;noudji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-7582-2_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056609v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/Scheda_libro.aspx?CodiceLibro=1370.1.20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler - Bilthauer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christophe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>