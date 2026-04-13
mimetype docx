--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -66,1276 +66,1394 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2024-2025 du réseau des LéA-IFÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Goislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2023-2024 du réseau des LéA-IFÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Goislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2022-2023 du réseau des LéA-IFÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Goislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2021-2022 du réseau des LéA-IFÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Goislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les léA-IFÉ : un réseau au service des liens entre recherche, terrain et formation</w:t>
+                <w:t xml:space="preserve">La preuve dans les recherches collaboratives du réseau des LéA-IFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Printemps de la recherche en éducation : les INSPE au coeur de l'articulation recherche-formation-terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Mar 2025, EN LIGNE, France. https://www.youtube.com/watch?v=iyT3VCCAehY</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation - AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation); AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); Unité de recherche EQUALE (Évaluation et Qualité de l’Enseignement) de l’Université de Liège; Haute École Libre Mosane (HELMo); Haute École de la ville de Liège (HEL), Jul 2025, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030679v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve dans les recherches collaboratives du réseau des LéA-IFE</w:t>
+                <w:t xml:space="preserve">Les léA-IFÉ : un réseau au service des liens entre recherche, terrain et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation - AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation); AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); Unité de recherche EQUALE (Évaluation et Qualité de l’Enseignement) de l’Université de Liège; Haute École Libre Mosane (HELMo); Haute École de la ville de Liège (HEL), Jul 2025, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">Le Printemps de la recherche en éducation : les INSPE au coeur de l'articulation recherche-formation-terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Mar 2025, EN LIGNE, France. https://www.youtube.com/watch?v=iyT3VCCAehY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352179v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des recherches conduites dans trois réseaux de recherche collaboratives : CRRE (Canada), LéA-IFE (France), LéAL (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Trasce (Terrains et Recherches dAns les SCiences de l'Education)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attribution de compétences entre les membres d’un LéA-IFÉ : évolution dans le temps et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRASCE (Terrains et Recherches dAns les SCiences de l'Education) : Concevoir et modéliser la recherche pour quel terrain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ (Support de présentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conditions de réussite du projet innovant : un éclairage depuis les Lieux d’éducation associés à Institut français de l’éducation (LéA-IFÉ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum académique de l'innovation 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardie d'Amiens, Apr 2023, Amiens, France. https://pod.phm.education.gouv.fr/innovation-pedagogique-cardie-amiens/video/19508-table-ronde-forum-academique-de-linnovation-2023/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un partenariat entre réseaux de recherche collaborative France Liban Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de rentrée des LéA-IFÉ 2022-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des LéA-IFÉ, Oct 2022, Lyon, France. https://www.canal-u.tv/chaines/ens-de-lyon/seminaire-de-rentree-des-lea-ife-du-19-octobre2022/visite-d-etude-au-quebec</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163363v1</w:t>
-              </w:r>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">hal-04654695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants du premier et du second degré : des identités professionnelles toujours distinctes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, https://journals.openedition.org/cres/3413#quotation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la liaison école-collège comme dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 190, https://www.persee.fr/doc/diver_1769-8502_2017_num_190_1_4520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/diver.2017.4520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1345,185 +1463,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures pédagogiques et identité professionnelle des professeurs des écoles et des collèges : Etude du rôle des arrière-plans culturels et contextuels dans les constructions identitaires et les relations école-collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bordeaux, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BORD0851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04163229v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01834978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures pédagogiques et identité professionnelle des professeurs des écoles et des collèges : Etude du rôle des arrière-plans culturels et contextuels dans les constructions identitaires et les relations école-collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bordeaux, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BORD0851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01834978v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04163229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1670,51 +1788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4520" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04163229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04163229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>