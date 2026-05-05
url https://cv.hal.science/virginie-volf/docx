--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -66,1221 +66,1221 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve dans les recherches collaboratives du réseau des LéA-IFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation - AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation); AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); Unité de recherche EQUALE (Évaluation et Qualité de l’Enseignement) de l’Université de Liège; Haute École Libre Mosane (HELMo); Haute École de la ville de Liège (HEL), Jul 2025, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les léA-IFÉ : un réseau au service des liens entre recherche, terrain et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Printemps de la recherche en éducation : les INSPE au coeur de l'articulation recherche-formation-terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Mar 2025, EN LIGNE, France. https://www.youtube.com/watch?v=iyT3VCCAehY</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des recherches conduites dans trois réseaux de recherche collaboratives : CRRE (Canada), LéA-IFE (France), LéAL (Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Trasce (Terrains et Recherches dAns les SCiences de l'Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attribution de compétences entre les membres d’un LéA-IFÉ : évolution dans le temps et impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRASCE (Terrains et Recherches dAns les SCiences de l'Education) : Concevoir et modéliser la recherche pour quel terrain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport au temps dans les recherches collaboratives du réseau des LéA-IFÉ (Support de présentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès de la TACD – Coopération et Dispositifs de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Nov 2023, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conditions de réussite du projet innovant : un éclairage depuis les Lieux d’éducation associés à Institut français de l’éducation (LéA-IFÉ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum académique de l'innovation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardie d'Amiens, Apr 2023, Amiens, France. https://pod.phm.education.gouv.fr/innovation-pedagogique-cardie-amiens/video/19508-table-ronde-forum-academique-de-linnovation-2023/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un partenariat entre réseaux de recherche collaborative France Liban Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de rentrée des LéA-IFÉ 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des LéA-IFÉ, Oct 2022, Lyon, France. https://www.canal-u.tv/chaines/ens-de-lyon/seminaire-de-rentree-des-lea-ife-du-19-octobre2022/visite-d-etude-au-quebec</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2024-2025 du réseau des LéA-IFÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Goislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2023-2024 du réseau des LéA-IFÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Goislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2022-2023 du réseau des LéA-IFÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Goislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2021-2022 du réseau des LéA-IFÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Goislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Chabanne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau des LéA, Institut français de l'éducation, ENS de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654695v1</w:t>
-              </w:r>
-[...686 lines deleted...]
-                <w:t xml:space="preserve">hal-04163363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1518,51 +1518,51 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BORD0851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01834978v1</w:t>
+                <w:t xml:space="preserve">tel-04163229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures pédagogiques et identité professionnelle des professeurs des écoles et des collèges : Etude du rôle des arrière-plans culturels et contextuels dans les constructions identitaires et les relations école-collège</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BORD0851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04163229v1</w:t>
+                <w:t xml:space="preserve">tel-01834978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1788,51 +1788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04163229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04163229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>