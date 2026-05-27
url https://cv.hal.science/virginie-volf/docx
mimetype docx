--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -100,178 +100,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve dans les recherches collaboratives du réseau des LéA-IFE</w:t>
+                <w:t xml:space="preserve">Les léA-IFÉ : un réseau au service des liens entre recherche, terrain et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation - AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation); AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); Unité de recherche EQUALE (Évaluation et Qualité de l’Enseignement) de l’Université de Liège; Haute École Libre Mosane (HELMo); Haute École de la ville de Liège (HEL), Jul 2025, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">Le Printemps de la recherche en éducation : les INSPE au coeur de l'articulation recherche-formation-terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des INSPE, Mar 2025, EN LIGNE, France. https://www.youtube.com/watch?v=iyT3VCCAehY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352179v1</w:t>
+                <w:t xml:space="preserve">hal-05030679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les léA-IFÉ : un réseau au service des liens entre recherche, terrain et formation</w:t>
+                <w:t xml:space="preserve">La preuve dans les recherches collaboratives du réseau des LéA-IFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Volf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Printemps de la recherche en éducation : les INSPE au coeur de l'articulation recherche-formation-terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des INSPE, Mar 2025, EN LIGNE, France. https://www.youtube.com/watch?v=iyT3VCCAehY</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation - AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation); AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation); SSRE (Société Suisse pour la Recherche en Éducation); Unité de recherche EQUALE (Évaluation et Qualité de l’Enseignement) de l’Université de Liège; Haute École Libre Mosane (HELMo); Haute École de la ville de Liège (HEL), Jul 2025, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030679v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des recherches conduites dans trois réseaux de recherche collaboratives : CRRE (Canada), LéA-IFE (France), LéAL (Liban)</w:t>
               </w:r>
@@ -309,51 +309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Promonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Trasce (Terrains et Recherches dAns les SCiences de l'Education)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen Normandie, Nov 2024, Rouen, France</w:t>
@@ -1518,51 +1518,51 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BORD0851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04163229v1</w:t>
+                <w:t xml:space="preserve">tel-01834978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures pédagogiques et identité professionnelle des professeurs des écoles et des collèges : Etude du rôle des arrière-plans culturels et contextuels dans les constructions identitaires et les relations école-collège</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BORD0851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01834978v1</w:t>
+                <w:t xml:space="preserve">tel-04163229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1788,51 +1788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04163229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Volf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Rabin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lusso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01834978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04163229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>